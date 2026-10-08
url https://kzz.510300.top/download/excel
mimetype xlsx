--- v4 (2026-08-10)
+++ v5 (2026-10-08)
@@ -422,27580 +422,16196 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W322"/>
+  <dimension ref="A1:P316"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>转债代码</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>转债名称</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>正股代码</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>正股名称</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
-          <t>评级</t>
+          <t>资产负债率</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
-          <t>剩余规模</t>
+          <t>流动比率</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>剩余年限</t>
+          <t>速动比率</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
-          <t>到期日</t>
+          <t>24年净利</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
-          <t>赎回价</t>
+          <t>23年净利</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
-          <t>强赎触发价</t>
+          <t>转债30日波</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
-          <t>强赎状态</t>
+          <t>转债90日波</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
-          <t>资产负债率</t>
+          <t>转债360日波</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
-          <t>流动比率</t>
+          <t>正股30日波</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
-          <t>速动比率</t>
+          <t>正股90日波</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
-          <t>24年净利</t>
+          <t>正股360日波</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
-        <is>
-[...33 lines deleted...]
-      <c r="W1" s="1" t="inlineStr">
         <is>
           <t>profit_2025</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>110102</t>
+          <t>118044</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>N江农转</t>
+          <t>赛特转债</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>600389</t>
+          <t>688398</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>江山股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>赛特新材</t>
+        </is>
+      </c>
+      <c r="E2" t="n">
+        <v>47.1486</v>
+      </c>
+      <c r="F2" t="n">
+        <v>2.0603</v>
+      </c>
+      <c r="G2" t="n">
+        <v>1.7342</v>
+      </c>
+      <c r="H2" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="I2" t="n">
+        <v>1.06</v>
+      </c>
+      <c r="J2" t="n">
+        <v>38.92</v>
+      </c>
+      <c r="K2" t="n">
+        <v>47.55</v>
       </c>
       <c r="L2" t="n">
-        <v>55.2199</v>
-[...9 lines deleted...]
-      </c>
+        <v>34.75</v>
+      </c>
+      <c r="M2" t="inlineStr"/>
+      <c r="N2" t="inlineStr"/>
+      <c r="O2" t="inlineStr"/>
       <c r="P2" t="n">
-        <v>2.83</v>
-[...8 lines deleted...]
-        <v>5.33</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>123276</t>
+          <t>123235</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>久吾转02</t>
+          <t>亿田转债</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>300631</t>
+          <t>300911</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>久吾高科</t>
-[...35 lines deleted...]
-        </is>
+          <t>亿田智能</t>
+        </is>
+      </c>
+      <c r="E3" t="n">
+        <v>45.7411</v>
+      </c>
+      <c r="F3" t="n">
+        <v>2.8317</v>
+      </c>
+      <c r="G3" t="n">
+        <v>2.6995</v>
+      </c>
+      <c r="H3" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="I3" t="n">
+        <v>1.79</v>
+      </c>
+      <c r="J3" t="n">
+        <v>59.67</v>
+      </c>
+      <c r="K3" t="n">
+        <v>51.37</v>
       </c>
       <c r="L3" t="n">
-        <v>30.5186</v>
-[...9 lines deleted...]
-      </c>
+        <v>59.79</v>
+      </c>
+      <c r="M3" t="inlineStr"/>
+      <c r="N3" t="inlineStr"/>
+      <c r="O3" t="inlineStr"/>
       <c r="P3" t="n">
-        <v>0.45</v>
-[...8 lines deleted...]
-        <v>0.74</v>
+        <v>-1.72</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>118053</t>
+          <t>118071</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>正帆转债</t>
+          <t>华峰转债</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>688596</t>
+          <t>688200</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>正帆科技</t>
-[...48 lines deleted...]
-      </c>
+          <t>华峰测控</t>
+        </is>
+      </c>
+      <c r="E4" t="n">
+        <v>18.5067</v>
+      </c>
+      <c r="F4" t="n">
+        <v>13.0135</v>
+      </c>
+      <c r="G4" t="n">
+        <v>11.6118</v>
+      </c>
+      <c r="H4" t="n">
+        <v>3.34</v>
+      </c>
+      <c r="I4" t="n">
+        <v>2.52</v>
+      </c>
+      <c r="J4" t="n">
+        <v>67.09</v>
+      </c>
+      <c r="K4" t="inlineStr"/>
+      <c r="L4" t="inlineStr"/>
+      <c r="M4" t="inlineStr"/>
+      <c r="N4" t="inlineStr"/>
+      <c r="O4" t="inlineStr"/>
       <c r="P4" t="n">
-        <v>4.01</v>
-[...12 lines deleted...]
-        <v>1.36</v>
+        <v>5.36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>123207</t>
+          <t>118052</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>冠中转债</t>
+          <t>浩瀚转债</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>300948</t>
+          <t>688292</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>冠中生态</t>
-[...48 lines deleted...]
-      </c>
+          <t>浩瀚深度</t>
+        </is>
+      </c>
+      <c r="E5" t="n">
+        <v>32.4187</v>
+      </c>
+      <c r="F5" t="n">
+        <v>5.7795</v>
+      </c>
+      <c r="G5" t="n">
+        <v>5.0417</v>
+      </c>
+      <c r="H5" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="I5" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="J5" t="n">
+        <v>22.84</v>
+      </c>
+      <c r="K5" t="n">
+        <v>27.85</v>
+      </c>
+      <c r="L5" t="inlineStr"/>
+      <c r="M5" t="inlineStr"/>
+      <c r="N5" t="inlineStr"/>
+      <c r="O5" t="inlineStr"/>
       <c r="P5" t="n">
-        <v>0.34</v>
-[...14 lines deleted...]
-        <v>-0.51</v>
+        <v>-0.03</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>123261</t>
+          <t>118050</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>普联转债</t>
+          <t>航宇转债</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>300996</t>
+          <t>688239</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>普联软件</t>
-[...35 lines deleted...]
-        </is>
+          <t>航宇科技</t>
+        </is>
+      </c>
+      <c r="E6" t="n">
+        <v>59.6671</v>
+      </c>
+      <c r="F6" t="n">
+        <v>1.9097</v>
+      </c>
+      <c r="G6" t="n">
+        <v>1.2914</v>
+      </c>
+      <c r="H6" t="n">
+        <v>1.89</v>
+      </c>
+      <c r="I6" t="n">
+        <v>1.86</v>
+      </c>
+      <c r="J6" t="n">
+        <v>48.81</v>
+      </c>
+      <c r="K6" t="n">
+        <v>69.20999999999999</v>
       </c>
       <c r="L6" t="n">
-        <v>25.1664</v>
-[...9 lines deleted...]
-      </c>
+        <v>57.91</v>
+      </c>
+      <c r="M6" t="inlineStr"/>
+      <c r="N6" t="inlineStr"/>
+      <c r="O6" t="inlineStr"/>
       <c r="P6" t="n">
-        <v>0.62</v>
-[...12 lines deleted...]
-        <v>0.74</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>113677</t>
+          <t>118074</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>华懋转债</t>
+          <t>特宝转债</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>603306</t>
+          <t>688278</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>华懋科技</t>
-[...48 lines deleted...]
-      </c>
+          <t>特宝生物</t>
+        </is>
+      </c>
+      <c r="E7" t="n">
+        <v>30.9501</v>
+      </c>
+      <c r="F7" t="n">
+        <v>4.7308</v>
+      </c>
+      <c r="G7" t="n">
+        <v>3.9717</v>
+      </c>
+      <c r="H7" t="n">
+        <v>8.279999999999999</v>
+      </c>
+      <c r="I7" t="n">
+        <v>5.55</v>
+      </c>
+      <c r="J7" t="inlineStr"/>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="inlineStr"/>
+      <c r="M7" t="inlineStr"/>
+      <c r="N7" t="inlineStr"/>
+      <c r="O7" t="inlineStr"/>
       <c r="P7" t="n">
-        <v>2.42</v>
-[...14 lines deleted...]
-        <v>2.18</v>
+        <v>10.31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>123176</t>
+          <t>123267</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>精测转2</t>
+          <t>珂玛转债</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>300567</t>
+          <t>301611</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>精测电子</t>
-[...48 lines deleted...]
-      </c>
+          <t>珂玛科技</t>
+        </is>
+      </c>
+      <c r="E8" t="n">
+        <v>46.6103</v>
+      </c>
+      <c r="F8" t="n">
+        <v>3.5854</v>
+      </c>
+      <c r="G8" t="n">
+        <v>2.9329</v>
+      </c>
+      <c r="H8" t="n">
+        <v>3.11</v>
+      </c>
+      <c r="I8" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="J8" t="n">
+        <v>76.77</v>
+      </c>
+      <c r="K8" t="n">
+        <v>91.34999999999999</v>
+      </c>
+      <c r="L8" t="inlineStr"/>
+      <c r="M8" t="inlineStr"/>
+      <c r="N8" t="inlineStr"/>
+      <c r="O8" t="inlineStr"/>
       <c r="P8" t="n">
-        <v>1.5</v>
-[...14 lines deleted...]
-        <v>0.82</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>118064</t>
+          <t>123243</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>联瑞转债</t>
+          <t>严牌转债</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>688300</t>
+          <t>301081</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>联瑞新材</t>
-[...35 lines deleted...]
-        </is>
+          <t>严牌股份</t>
+        </is>
+      </c>
+      <c r="E9" t="n">
+        <v>52.959</v>
+      </c>
+      <c r="F9" t="n">
+        <v>1.3159</v>
+      </c>
+      <c r="G9" t="n">
+        <v>0.8036</v>
+      </c>
+      <c r="H9" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="I9" t="n">
+        <v>0.66</v>
+      </c>
+      <c r="J9" t="n">
+        <v>53.49</v>
+      </c>
+      <c r="K9" t="n">
+        <v>64.93000000000001</v>
       </c>
       <c r="L9" t="n">
-        <v>37.1755</v>
-[...9 lines deleted...]
-      </c>
+        <v>42.76</v>
+      </c>
+      <c r="M9" t="inlineStr"/>
+      <c r="N9" t="inlineStr"/>
+      <c r="O9" t="inlineStr"/>
       <c r="P9" t="n">
-        <v>1.74</v>
-[...12 lines deleted...]
-        <v>2.93</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>118058</t>
+          <t>118073</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>微导转债</t>
+          <t>赛斯转债</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>688147</t>
+          <t>688480</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>微导纳米</t>
-[...48 lines deleted...]
-      </c>
+          <t>赛恩斯</t>
+        </is>
+      </c>
+      <c r="E10" t="n">
+        <v>39.6376</v>
+      </c>
+      <c r="F10" t="n">
+        <v>1.7937</v>
+      </c>
+      <c r="G10" t="n">
+        <v>1.5261</v>
+      </c>
+      <c r="H10" t="n">
+        <v>1.81</v>
+      </c>
+      <c r="I10" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="J10" t="inlineStr"/>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="inlineStr"/>
+      <c r="M10" t="inlineStr"/>
+      <c r="N10" t="inlineStr"/>
+      <c r="O10" t="inlineStr"/>
       <c r="P10" t="n">
-        <v>2.7</v>
-[...12 lines deleted...]
-        <v>2.19</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>123241</t>
+          <t>123187</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>欧通转债</t>
+          <t>超达转债</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>300870</t>
+          <t>301186</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>欧陆通</t>
-[...35 lines deleted...]
-        </is>
+          <t>超达装备</t>
+        </is>
+      </c>
+      <c r="E11" t="n">
+        <v>30.6413</v>
+      </c>
+      <c r="F11" t="n">
+        <v>3.955</v>
+      </c>
+      <c r="G11" t="n">
+        <v>3.2298</v>
+      </c>
+      <c r="H11" t="n">
+        <v>0.97</v>
+      </c>
+      <c r="I11" t="n">
+        <v>0.95</v>
+      </c>
+      <c r="J11" t="n">
+        <v>38.29</v>
+      </c>
+      <c r="K11" t="n">
+        <v>46.7</v>
       </c>
       <c r="L11" t="n">
-        <v>54.7709</v>
-[...9 lines deleted...]
-      </c>
+        <v>41.26</v>
+      </c>
+      <c r="M11" t="inlineStr"/>
+      <c r="N11" t="inlineStr"/>
+      <c r="O11" t="inlineStr"/>
       <c r="P11" t="n">
-        <v>1.96</v>
-[...14 lines deleted...]
-        <v>2.44</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>118061</t>
+          <t>118051</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>茂莱转债</t>
+          <t>皓元转债</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>688502</t>
+          <t>688131</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>茂莱光学</t>
-[...35 lines deleted...]
-        </is>
+          <t>皓元医药</t>
+        </is>
+      </c>
+      <c r="E12" t="n">
+        <v>50.0147</v>
+      </c>
+      <c r="F12" t="n">
+        <v>2.0781</v>
+      </c>
+      <c r="G12" t="n">
+        <v>1.2898</v>
+      </c>
+      <c r="H12" t="n">
+        <v>2.02</v>
+      </c>
+      <c r="I12" t="n">
+        <v>1.27</v>
+      </c>
+      <c r="J12" t="n">
+        <v>46.06</v>
+      </c>
+      <c r="K12" t="n">
+        <v>57.1</v>
       </c>
       <c r="L12" t="n">
-        <v>41.6135</v>
-[...9 lines deleted...]
-      </c>
+        <v>48.06</v>
+      </c>
+      <c r="M12" t="inlineStr"/>
+      <c r="N12" t="inlineStr"/>
+      <c r="O12" t="inlineStr"/>
       <c r="P12" t="n">
-        <v>0.47</v>
-[...12 lines deleted...]
-        <v>0.46</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>113701</t>
+          <t>123241</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>祥和转债</t>
+          <t>欧通转债</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>603500</t>
+          <t>300870</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>祥和实业</t>
-[...35 lines deleted...]
-        </is>
+          <t>欧陆通</t>
+        </is>
+      </c>
+      <c r="E13" t="n">
+        <v>58.7066</v>
+      </c>
+      <c r="F13" t="n">
+        <v>1.3387</v>
+      </c>
+      <c r="G13" t="n">
+        <v>1.0223</v>
+      </c>
+      <c r="H13" t="n">
+        <v>2.68</v>
+      </c>
+      <c r="I13" t="n">
+        <v>1.96</v>
+      </c>
+      <c r="J13" t="n">
+        <v>56.68</v>
+      </c>
+      <c r="K13" t="n">
+        <v>75.03</v>
       </c>
       <c r="L13" t="n">
-        <v>41.8824</v>
-[...9 lines deleted...]
-      </c>
+        <v>68.75</v>
+      </c>
+      <c r="M13" t="inlineStr"/>
+      <c r="N13" t="inlineStr"/>
+      <c r="O13" t="inlineStr"/>
       <c r="P13" t="n">
-        <v>0.67</v>
-[...12 lines deleted...]
-        <v>1.34</v>
+        <v>2.44</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>123187</t>
+          <t>123283</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>超达转债</t>
+          <t>丰茂转债</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>301186</t>
+          <t>301459</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>超达装备</t>
-[...48 lines deleted...]
-      </c>
+          <t>丰茂股份</t>
+        </is>
+      </c>
+      <c r="E14" t="n">
+        <v>34.5247</v>
+      </c>
+      <c r="F14" t="n">
+        <v>1.908</v>
+      </c>
+      <c r="G14" t="n">
+        <v>1.4074</v>
+      </c>
+      <c r="H14" t="n">
+        <v>1.62</v>
+      </c>
+      <c r="I14" t="n">
+        <v>1.38</v>
+      </c>
+      <c r="J14" t="inlineStr"/>
+      <c r="K14" t="inlineStr"/>
+      <c r="L14" t="inlineStr"/>
+      <c r="M14" t="inlineStr"/>
+      <c r="N14" t="inlineStr"/>
+      <c r="O14" t="inlineStr"/>
       <c r="P14" t="n">
-        <v>0.95</v>
-[...14 lines deleted...]
-        <v>1.32</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>123213</t>
+          <t>118070</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>天源转债</t>
+          <t>南芯转债</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>301127</t>
+          <t>688484</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>武汉天源</t>
-[...48 lines deleted...]
-      </c>
+          <t>南芯科技</t>
+        </is>
+      </c>
+      <c r="E15" t="n">
+        <v>38.8605</v>
+      </c>
+      <c r="F15" t="n">
+        <v>6.0577</v>
+      </c>
+      <c r="G15" t="n">
+        <v>4.7185</v>
+      </c>
+      <c r="H15" t="n">
+        <v>3.07</v>
+      </c>
+      <c r="I15" t="n">
+        <v>2.61</v>
+      </c>
+      <c r="J15" t="n">
+        <v>33.33</v>
+      </c>
+      <c r="K15" t="inlineStr"/>
+      <c r="L15" t="inlineStr"/>
+      <c r="M15" t="inlineStr"/>
+      <c r="N15" t="inlineStr"/>
+      <c r="O15" t="inlineStr"/>
       <c r="P15" t="n">
-        <v>2.83</v>
-[...14 lines deleted...]
-        <v>2.2</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>118071</t>
+          <t>118076</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>华峰转债</t>
+          <t>先锋转债</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>688200</t>
+          <t>688605</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>华峰测控</t>
-[...39 lines deleted...]
-      </c>
+          <t>先锋精科</t>
+        </is>
+      </c>
+      <c r="E16" t="n">
+        <v>31.4837</v>
+      </c>
+      <c r="F16" t="n">
+        <v>2.4093</v>
+      </c>
+      <c r="G16" t="n">
+        <v>1.7132</v>
+      </c>
+      <c r="H16" t="n">
+        <v>2.14</v>
+      </c>
+      <c r="I16" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="J16" t="inlineStr"/>
+      <c r="K16" t="inlineStr"/>
+      <c r="L16" t="inlineStr"/>
       <c r="M16" t="n">
-        <v>12.9477</v>
+        <v>52.71</v>
       </c>
       <c r="N16" t="n">
-        <v>11.449</v>
+        <v>82.55</v>
       </c>
       <c r="O16" t="n">
-        <v>3.34</v>
+        <v>56.83</v>
       </c>
       <c r="P16" t="n">
-        <v>2.52</v>
-[...8 lines deleted...]
-        <v>5.36</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>118059</t>
+          <t>118072</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>颀中转债</t>
+          <t>鼎通转债</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>688352</t>
+          <t>688668</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>颀中科技</t>
-[...48 lines deleted...]
-      </c>
+          <t>鼎通科技</t>
+        </is>
+      </c>
+      <c r="E17" t="n">
+        <v>40.2551</v>
+      </c>
+      <c r="F17" t="n">
+        <v>3.6548</v>
+      </c>
+      <c r="G17" t="n">
+        <v>2.9218</v>
+      </c>
+      <c r="H17" t="n">
+        <v>1.1</v>
+      </c>
+      <c r="I17" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="J17" t="n">
+        <v>51.69</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="inlineStr"/>
+      <c r="M17" t="inlineStr"/>
+      <c r="N17" t="inlineStr"/>
+      <c r="O17" t="inlineStr"/>
       <c r="P17" t="n">
-        <v>3.72</v>
-[...12 lines deleted...]
-        <v>2.66</v>
+        <v>2.41</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>123258</t>
+          <t>127080</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>胜蓝转02</t>
+          <t>声迅转债</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>300843</t>
+          <t>003004</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>胜蓝股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>声迅股份</t>
+        </is>
+      </c>
+      <c r="E18" t="n">
+        <v>46.5327</v>
+      </c>
+      <c r="F18" t="n">
+        <v>2.0458</v>
+      </c>
+      <c r="G18" t="n">
+        <v>1.9173</v>
+      </c>
+      <c r="H18" t="n">
+        <v>-0.51</v>
+      </c>
+      <c r="I18" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="J18" t="n">
+        <v>64.61</v>
+      </c>
+      <c r="K18" t="n">
+        <v>80.29000000000001</v>
       </c>
       <c r="L18" t="n">
-        <v>46.1111</v>
-[...9 lines deleted...]
-      </c>
+        <v>51.74</v>
+      </c>
+      <c r="M18" t="inlineStr"/>
+      <c r="N18" t="inlineStr"/>
+      <c r="O18" t="inlineStr"/>
       <c r="P18" t="n">
-        <v>0.77</v>
-[...12 lines deleted...]
-        <v>1.12</v>
+        <v>-0.12</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>123273</t>
+          <t>123270</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>三江转债</t>
+          <t>盛德转债</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>301059</t>
+          <t>300881</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>金三江</t>
-[...48 lines deleted...]
-      </c>
+          <t>盛德鑫泰</t>
+        </is>
+      </c>
+      <c r="E19" t="n">
+        <v>63.9395</v>
+      </c>
+      <c r="F19" t="n">
+        <v>1.4672</v>
+      </c>
+      <c r="G19" t="n">
+        <v>1.1044</v>
+      </c>
+      <c r="H19" t="n">
+        <v>2.26</v>
+      </c>
+      <c r="I19" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="J19" t="n">
+        <v>47.12</v>
+      </c>
+      <c r="K19" t="inlineStr"/>
+      <c r="L19" t="inlineStr"/>
+      <c r="M19" t="inlineStr"/>
+      <c r="N19" t="inlineStr"/>
+      <c r="O19" t="inlineStr"/>
       <c r="P19" t="n">
-        <v>0.35</v>
-[...8 lines deleted...]
-        <v>0.76</v>
+        <v>2.48</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>127109</t>
+          <t>111026</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>电化转债</t>
+          <t>派克转债</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>002125</t>
+          <t>605123</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>湘潭电化</t>
-[...48 lines deleted...]
-      </c>
+          <t>派克新材</t>
+        </is>
+      </c>
+      <c r="E20" t="n">
+        <v>47.2061</v>
+      </c>
+      <c r="F20" t="n">
+        <v>1.7968</v>
+      </c>
+      <c r="G20" t="n">
+        <v>1.3762</v>
+      </c>
+      <c r="H20" t="n">
+        <v>2.64</v>
+      </c>
+      <c r="I20" t="n">
+        <v>4.92</v>
+      </c>
+      <c r="J20" t="inlineStr"/>
+      <c r="K20" t="inlineStr"/>
+      <c r="L20" t="inlineStr"/>
+      <c r="M20" t="inlineStr"/>
+      <c r="N20" t="inlineStr"/>
+      <c r="O20" t="inlineStr"/>
       <c r="P20" t="n">
-        <v>3.52</v>
-[...12 lines deleted...]
-        <v>2.25</v>
+        <v>2.52</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>123158</t>
+          <t>123118</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>宙邦转债</t>
+          <t>惠城转债</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>300037</t>
+          <t>300779</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>新宙邦</t>
-[...35 lines deleted...]
-        </is>
+          <t>惠城环保</t>
+        </is>
+      </c>
+      <c r="E21" t="n">
+        <v>66.0521</v>
+      </c>
+      <c r="F21" t="n">
+        <v>0.9659</v>
+      </c>
+      <c r="G21" t="n">
+        <v>0.7099</v>
+      </c>
+      <c r="H21" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="I21" t="n">
+        <v>1.39</v>
+      </c>
+      <c r="J21" t="n">
+        <v>52.99</v>
+      </c>
+      <c r="K21" t="n">
+        <v>86.25</v>
       </c>
       <c r="L21" t="n">
-        <v>46.7276</v>
-[...9 lines deleted...]
-      </c>
+        <v>75.3</v>
+      </c>
+      <c r="M21" t="inlineStr"/>
+      <c r="N21" t="inlineStr"/>
+      <c r="O21" t="inlineStr"/>
       <c r="P21" t="n">
-        <v>10.11</v>
-[...14 lines deleted...]
-        <v>10.97</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>113699</t>
+          <t>123277</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>金25转债</t>
+          <t>玉禾转债</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>603979</t>
+          <t>300815</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>金诚信</t>
-[...48 lines deleted...]
-      </c>
+          <t>玉禾田</t>
+        </is>
+      </c>
+      <c r="E22" t="n">
+        <v>50.71</v>
+      </c>
+      <c r="F22" t="n">
+        <v>1.6673</v>
+      </c>
+      <c r="G22" t="n">
+        <v>1.6309</v>
+      </c>
+      <c r="H22" t="n">
+        <v>5.75</v>
+      </c>
+      <c r="I22" t="n">
+        <v>5.21</v>
+      </c>
+      <c r="J22" t="inlineStr"/>
+      <c r="K22" t="inlineStr"/>
+      <c r="L22" t="inlineStr"/>
+      <c r="M22" t="inlineStr"/>
+      <c r="N22" t="inlineStr"/>
+      <c r="O22" t="inlineStr"/>
       <c r="P22" t="n">
-        <v>10.31</v>
-[...12 lines deleted...]
-        <v>23.39</v>
+        <v>5.58</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>123263</t>
+          <t>118061</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>鼎捷转债</t>
+          <t>茂莱转债</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>300378</t>
+          <t>688502</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>鼎捷数智</t>
-[...48 lines deleted...]
-      </c>
+          <t>茂莱光学</t>
+        </is>
+      </c>
+      <c r="E23" t="n">
+        <v>46.6948</v>
+      </c>
+      <c r="F23" t="n">
+        <v>2.6969</v>
+      </c>
+      <c r="G23" t="n">
+        <v>2.097</v>
+      </c>
+      <c r="H23" t="n">
+        <v>0.36</v>
+      </c>
+      <c r="I23" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="J23" t="n">
+        <v>37.64</v>
+      </c>
+      <c r="K23" t="n">
+        <v>72.03</v>
+      </c>
+      <c r="L23" t="inlineStr"/>
+      <c r="M23" t="inlineStr"/>
+      <c r="N23" t="inlineStr"/>
+      <c r="O23" t="inlineStr"/>
       <c r="P23" t="n">
-        <v>1.5</v>
-[...12 lines deleted...]
-        <v>1.63</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>118056</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>路维转债</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>688401</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>路维光电</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
-[...43 lines deleted...]
-      <c r="O24" t="n">
+      <c r="E24" t="n">
+        <v>48.0676</v>
+      </c>
+      <c r="F24" t="n">
+        <v>2.2982</v>
+      </c>
+      <c r="G24" t="n">
+        <v>1.9133</v>
+      </c>
+      <c r="H24" t="n">
         <v>1.91</v>
       </c>
+      <c r="I24" t="n">
+        <v>1.49</v>
+      </c>
+      <c r="J24" t="n">
+        <v>55.27</v>
+      </c>
+      <c r="K24" t="n">
+        <v>74.13</v>
+      </c>
+      <c r="L24" t="inlineStr"/>
+      <c r="M24" t="inlineStr"/>
+      <c r="N24" t="inlineStr"/>
+      <c r="O24" t="inlineStr"/>
       <c r="P24" t="n">
-        <v>1.49</v>
-[...11 lines deleted...]
-      <c r="W24" t="n">
         <v>2.52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>123268</t>
+          <t>123281</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>本川转债</t>
+          <t>中仑转债</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>300964</t>
+          <t>301565</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>本川智能</t>
-[...48 lines deleted...]
-      </c>
+          <t>中仑新材</t>
+        </is>
+      </c>
+      <c r="E25" t="n">
+        <v>48.5508</v>
+      </c>
+      <c r="F25" t="n">
+        <v>1.5028</v>
+      </c>
+      <c r="G25" t="n">
+        <v>1.0696</v>
+      </c>
+      <c r="H25" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="I25" t="n">
+        <v>2.06</v>
+      </c>
+      <c r="J25" t="inlineStr"/>
+      <c r="K25" t="inlineStr"/>
+      <c r="L25" t="inlineStr"/>
+      <c r="M25" t="inlineStr"/>
+      <c r="N25" t="inlineStr"/>
+      <c r="O25" t="inlineStr"/>
       <c r="P25" t="n">
-        <v>0.05</v>
-[...10 lines deleted...]
-        <v>0.32</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>123247</t>
+          <t>113702</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>万凯转债</t>
+          <t>斯达转债</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>301216</t>
+          <t>603290</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>万凯新材</t>
-[...48 lines deleted...]
-      </c>
+          <t>斯达半导</t>
+        </is>
+      </c>
+      <c r="E26" t="n">
+        <v>43.1336</v>
+      </c>
+      <c r="F26" t="n">
+        <v>3.2958</v>
+      </c>
+      <c r="G26" t="n">
+        <v>2.3403</v>
+      </c>
+      <c r="H26" t="n">
+        <v>5.08</v>
+      </c>
+      <c r="I26" t="n">
+        <v>9.109999999999999</v>
+      </c>
+      <c r="J26" t="n">
+        <v>27.03</v>
+      </c>
+      <c r="K26" t="n">
+        <v>61.86</v>
+      </c>
+      <c r="L26" t="inlineStr"/>
+      <c r="M26" t="inlineStr"/>
+      <c r="N26" t="inlineStr"/>
+      <c r="O26" t="inlineStr"/>
       <c r="P26" t="n">
-        <v>4.37</v>
-[...14 lines deleted...]
-        <v>1.69</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>123255</t>
+          <t>118035</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>鼎龙转债</t>
+          <t>国力转债</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>300054</t>
+          <t>688103</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>鼎龙股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>国力电子</t>
+        </is>
+      </c>
+      <c r="E27" t="n">
+        <v>56.7561</v>
+      </c>
+      <c r="F27" t="n">
+        <v>2.1144</v>
+      </c>
+      <c r="G27" t="n">
+        <v>1.7061</v>
+      </c>
+      <c r="H27" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="I27" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="J27" t="n">
+        <v>31.48</v>
+      </c>
+      <c r="K27" t="n">
+        <v>47.08</v>
       </c>
       <c r="L27" t="n">
-        <v>40.1705</v>
-[...9 lines deleted...]
-      </c>
+        <v>30.65</v>
+      </c>
+      <c r="M27" t="inlineStr"/>
+      <c r="N27" t="inlineStr"/>
+      <c r="O27" t="inlineStr"/>
       <c r="P27" t="n">
-        <v>2.22</v>
-[...12 lines deleted...]
-        <v>7.2</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>123178</t>
+          <t>118062</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>花园转债</t>
+          <t>天准转债</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>300401</t>
+          <t>688003</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>花园生物</t>
-[...48 lines deleted...]
-      </c>
+          <t>天准科技</t>
+        </is>
+      </c>
+      <c r="E28" t="n">
+        <v>62.9178</v>
+      </c>
+      <c r="F28" t="n">
+        <v>1.7294</v>
+      </c>
+      <c r="G28" t="n">
+        <v>0.9389</v>
+      </c>
+      <c r="H28" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="I28" t="n">
+        <v>2.15</v>
+      </c>
+      <c r="J28" t="n">
+        <v>85.51000000000001</v>
+      </c>
+      <c r="K28" t="n">
+        <v>79.2</v>
+      </c>
+      <c r="L28" t="inlineStr"/>
+      <c r="M28" t="inlineStr"/>
+      <c r="N28" t="inlineStr"/>
+      <c r="O28" t="inlineStr"/>
       <c r="P28" t="n">
-        <v>1.92</v>
-[...14 lines deleted...]
-        <v>3.05</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>123267</t>
+          <t>118058</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>珂玛转债</t>
+          <t>微导转债</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>301611</t>
+          <t>688147</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>珂玛科技</t>
-[...48 lines deleted...]
-      </c>
+          <t>微导纳米</t>
+        </is>
+      </c>
+      <c r="E29" t="n">
+        <v>68.1401</v>
+      </c>
+      <c r="F29" t="n">
+        <v>1.775</v>
+      </c>
+      <c r="G29" t="n">
+        <v>1.1299</v>
+      </c>
+      <c r="H29" t="n">
+        <v>2.27</v>
+      </c>
+      <c r="I29" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="J29" t="n">
+        <v>83.93000000000001</v>
+      </c>
+      <c r="K29" t="n">
+        <v>76.8</v>
+      </c>
+      <c r="L29" t="inlineStr"/>
+      <c r="M29" t="inlineStr"/>
+      <c r="N29" t="inlineStr"/>
+      <c r="O29" t="inlineStr"/>
       <c r="P29" t="n">
-        <v>0.82</v>
-[...10 lines deleted...]
-        <v>2.89</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>118070</t>
+          <t>118027</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>南芯转债</t>
+          <t>宏图转债</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>688484</t>
+          <t>688066</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>南芯科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>*ST航图</t>
+        </is>
+      </c>
+      <c r="E30" t="n">
+        <v>134.0933</v>
+      </c>
+      <c r="F30" t="n">
+        <v>0.5852000000000001</v>
+      </c>
+      <c r="G30" t="n">
+        <v>0.3949</v>
+      </c>
+      <c r="H30" t="n">
+        <v>-13.93</v>
+      </c>
+      <c r="I30" t="n">
+        <v>-3.74</v>
+      </c>
+      <c r="J30" t="n">
+        <v>27.42</v>
+      </c>
+      <c r="K30" t="n">
+        <v>43.42</v>
       </c>
       <c r="L30" t="n">
-        <v>17.7861</v>
-[...9 lines deleted...]
-      </c>
+        <v>35.62</v>
+      </c>
+      <c r="M30" t="inlineStr"/>
+      <c r="N30" t="inlineStr"/>
+      <c r="O30" t="inlineStr"/>
       <c r="P30" t="n">
-        <v>2.61</v>
-[...8 lines deleted...]
-        <v>2.39</v>
+        <v>-18.6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>118062</t>
+          <t>123279</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>天准转债</t>
+          <t>天脉转债</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>688003</t>
+          <t>301626</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>天准科技</t>
-[...48 lines deleted...]
-      </c>
+          <t>苏州天脉</t>
+        </is>
+      </c>
+      <c r="E31" t="n">
+        <v>50.0436</v>
+      </c>
+      <c r="F31" t="n">
+        <v>1.0237</v>
+      </c>
+      <c r="G31" t="n">
+        <v>0.6079</v>
+      </c>
+      <c r="H31" t="n">
+        <v>1.85</v>
+      </c>
+      <c r="I31" t="n">
+        <v>1.54</v>
+      </c>
+      <c r="J31" t="inlineStr"/>
+      <c r="K31" t="inlineStr"/>
+      <c r="L31" t="inlineStr"/>
+      <c r="M31" t="inlineStr"/>
+      <c r="N31" t="inlineStr"/>
+      <c r="O31" t="inlineStr"/>
       <c r="P31" t="n">
-        <v>2.15</v>
-[...12 lines deleted...]
-        <v>0.76</v>
+        <v>1.55</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>118035</t>
+          <t>123194</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>国力转债</t>
+          <t>百洋转债</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>688103</t>
+          <t>301015</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>国力电子</t>
-[...35 lines deleted...]
-        </is>
+          <t>百洋医药</t>
+        </is>
+      </c>
+      <c r="E32" t="n">
+        <v>65.7945</v>
+      </c>
+      <c r="F32" t="n">
+        <v>1.4294</v>
+      </c>
+      <c r="G32" t="n">
+        <v>1.1206</v>
+      </c>
+      <c r="H32" t="n">
+        <v>6.92</v>
+      </c>
+      <c r="I32" t="n">
+        <v>7.12</v>
+      </c>
+      <c r="J32" t="n">
+        <v>20.4</v>
+      </c>
+      <c r="K32" t="n">
+        <v>17.43</v>
       </c>
       <c r="L32" t="n">
-        <v>57.3562</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.57</v>
+      </c>
+      <c r="M32" t="inlineStr"/>
+      <c r="N32" t="inlineStr"/>
+      <c r="O32" t="inlineStr"/>
       <c r="P32" t="n">
-        <v>0.64</v>
-[...14 lines deleted...]
-        <v>0.7</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>113667</t>
+          <t>123278</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>春23转债</t>
+          <t>合金转债</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>603890</t>
+          <t>300697</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>春秋电子</t>
-[...48 lines deleted...]
-      </c>
+          <t>电工合金</t>
+        </is>
+      </c>
+      <c r="E33" t="n">
+        <v>53.5152</v>
+      </c>
+      <c r="F33" t="n">
+        <v>1.6879</v>
+      </c>
+      <c r="G33" t="n">
+        <v>1.2839</v>
+      </c>
+      <c r="H33" t="n">
+        <v>1.31</v>
+      </c>
+      <c r="I33" t="n">
+        <v>1.36</v>
+      </c>
+      <c r="J33" t="inlineStr"/>
+      <c r="K33" t="inlineStr"/>
+      <c r="L33" t="inlineStr"/>
+      <c r="M33" t="inlineStr"/>
+      <c r="N33" t="inlineStr"/>
+      <c r="O33" t="inlineStr"/>
       <c r="P33" t="n">
-        <v>0.27</v>
-[...14 lines deleted...]
-        <v>2.85</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>113615</t>
+          <t>123263</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>金诚转债</t>
+          <t>鼎捷转债</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>603979</t>
+          <t>300378</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>金诚信</t>
-[...44 lines deleted...]
-      </c>
+          <t>鼎捷数智</t>
+        </is>
+      </c>
+      <c r="E34" t="n">
+        <v>50.2482</v>
+      </c>
+      <c r="F34" t="n">
+        <v>1.6961</v>
+      </c>
+      <c r="G34" t="n">
+        <v>1.5778</v>
+      </c>
+      <c r="H34" t="n">
+        <v>1.56</v>
+      </c>
+      <c r="I34" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="J34" t="n">
+        <v>25.19</v>
+      </c>
+      <c r="K34" t="n">
+        <v>30.1</v>
+      </c>
+      <c r="L34" t="inlineStr"/>
+      <c r="M34" t="inlineStr"/>
+      <c r="N34" t="inlineStr"/>
+      <c r="O34" t="inlineStr"/>
       <c r="P34" t="n">
-        <v>10.31</v>
-[...14 lines deleted...]
-        <v>23.39</v>
+        <v>1.63</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>123260</t>
+          <t>118060</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>卓镁转债</t>
+          <t>瑞可转债</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>301398</t>
+          <t>688800</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>星源卓镁</t>
-[...48 lines deleted...]
-      </c>
+          <t>瑞可达</t>
+        </is>
+      </c>
+      <c r="E35" t="n">
+        <v>57.6755</v>
+      </c>
+      <c r="F35" t="n">
+        <v>2.0122</v>
+      </c>
+      <c r="G35" t="n">
+        <v>1.7681</v>
+      </c>
+      <c r="H35" t="n">
+        <v>1.75</v>
+      </c>
+      <c r="I35" t="n">
+        <v>1.37</v>
+      </c>
+      <c r="J35" t="n">
+        <v>36.53</v>
+      </c>
+      <c r="K35" t="n">
+        <v>62.12</v>
+      </c>
+      <c r="L35" t="inlineStr"/>
+      <c r="M35" t="inlineStr"/>
+      <c r="N35" t="inlineStr"/>
+      <c r="O35" t="inlineStr"/>
       <c r="P35" t="n">
-        <v>0.8</v>
-[...12 lines deleted...]
-        <v>0.46</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>113636</t>
+          <t>123122</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>甬金转债</t>
+          <t>富瀚转债</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>603995</t>
+          <t>300613</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>甬金股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>富瀚微</t>
+        </is>
+      </c>
+      <c r="E36" t="n">
+        <v>24.9384</v>
+      </c>
+      <c r="F36" t="n">
+        <v>6.7211</v>
+      </c>
+      <c r="G36" t="n">
+        <v>5.351</v>
+      </c>
+      <c r="H36" t="n">
+        <v>2.58</v>
+      </c>
+      <c r="I36" t="n">
+        <v>2.52</v>
+      </c>
+      <c r="J36" t="n">
+        <v>18.51</v>
+      </c>
+      <c r="K36" t="n">
+        <v>19.3</v>
       </c>
       <c r="L36" t="n">
-        <v>56.3802</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.27</v>
+      </c>
+      <c r="M36" t="inlineStr"/>
+      <c r="N36" t="inlineStr"/>
+      <c r="O36" t="inlineStr"/>
       <c r="P36" t="n">
-        <v>4.53</v>
-[...14 lines deleted...]
-        <v>5.49</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>118050</t>
+          <t>118059</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>航宇转债</t>
+          <t>颀中转债</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>688239</t>
+          <t>688352</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>航宇科技</t>
-[...48 lines deleted...]
-      </c>
+          <t>颀中科技</t>
+        </is>
+      </c>
+      <c r="E37" t="n">
+        <v>25.9489</v>
+      </c>
+      <c r="F37" t="n">
+        <v>3.8133</v>
+      </c>
+      <c r="G37" t="n">
+        <v>2.912</v>
+      </c>
+      <c r="H37" t="n">
+        <v>3.13</v>
+      </c>
+      <c r="I37" t="n">
+        <v>3.72</v>
+      </c>
+      <c r="J37" t="n">
+        <v>52.13</v>
+      </c>
+      <c r="K37" t="n">
+        <v>71.02</v>
+      </c>
+      <c r="L37" t="inlineStr"/>
+      <c r="M37" t="inlineStr"/>
+      <c r="N37" t="inlineStr"/>
+      <c r="O37" t="inlineStr"/>
       <c r="P37" t="n">
-        <v>1.86</v>
-[...14 lines deleted...]
-        <v>1.86</v>
+        <v>2.66</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>113678</t>
+          <t>123271</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>中贝转债</t>
+          <t>通合转债</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>603220</t>
+          <t>300491</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>中贝通信</t>
-[...48 lines deleted...]
-      </c>
+          <t>通合科技</t>
+        </is>
+      </c>
+      <c r="E38" t="n">
+        <v>62.6618</v>
+      </c>
+      <c r="F38" t="n">
+        <v>1.8032</v>
+      </c>
+      <c r="G38" t="n">
+        <v>1.4824</v>
+      </c>
+      <c r="H38" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1.03</v>
+      </c>
+      <c r="J38" t="n">
+        <v>33.75</v>
+      </c>
+      <c r="K38" t="inlineStr"/>
+      <c r="L38" t="inlineStr"/>
+      <c r="M38" t="inlineStr"/>
+      <c r="N38" t="inlineStr"/>
+      <c r="O38" t="inlineStr"/>
       <c r="P38" t="n">
-        <v>1.44</v>
-[...14 lines deleted...]
-        <v>0.8100000000000001</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>123131</t>
+          <t>123261</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>奥飞转债</t>
+          <t>普联转债</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>300738</t>
+          <t>300996</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>奥飞数据</t>
-[...48 lines deleted...]
-      </c>
+          <t>普联软件</t>
+        </is>
+      </c>
+      <c r="E39" t="n">
+        <v>26.2574</v>
+      </c>
+      <c r="F39" t="n">
+        <v>6.9346</v>
+      </c>
+      <c r="G39" t="n">
+        <v>5.6049</v>
+      </c>
+      <c r="H39" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="I39" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="J39" t="n">
+        <v>44.79</v>
+      </c>
+      <c r="K39" t="n">
+        <v>55.38</v>
+      </c>
+      <c r="L39" t="inlineStr"/>
+      <c r="M39" t="inlineStr"/>
+      <c r="N39" t="inlineStr"/>
+      <c r="O39" t="inlineStr"/>
       <c r="P39" t="n">
-        <v>1.41</v>
-[...14 lines deleted...]
-        <v>1.32</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>113697</t>
+          <t>123280</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>应流转债</t>
+          <t>三鑫转债</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>603308</t>
+          <t>300453</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>应流股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>三鑫医疗</t>
+        </is>
+      </c>
+      <c r="E40" t="n">
+        <v>36.4328</v>
+      </c>
+      <c r="F40" t="n">
+        <v>1.4204</v>
+      </c>
+      <c r="G40" t="n">
+        <v>1.0125</v>
+      </c>
+      <c r="H40" t="n">
+        <v>2.27</v>
+      </c>
+      <c r="I40" t="n">
+        <v>2.07</v>
+      </c>
+      <c r="J40" t="inlineStr"/>
+      <c r="K40" t="inlineStr"/>
+      <c r="L40" t="inlineStr"/>
+      <c r="M40" t="inlineStr"/>
+      <c r="N40" t="inlineStr"/>
+      <c r="O40" t="inlineStr"/>
       <c r="P40" t="n">
-        <v>3.03</v>
-[...12 lines deleted...]
-        <v>3.49</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>113673</t>
+          <t>127037</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>岱美转债</t>
+          <t>银轮转债</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>603730</t>
+          <t>002126</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>岱美股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>银轮股份</t>
+        </is>
+      </c>
+      <c r="E41" t="n">
+        <v>61.5042</v>
+      </c>
+      <c r="F41" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="G41" t="n">
+        <v>0.898</v>
+      </c>
+      <c r="H41" t="n">
+        <v>7.84</v>
+      </c>
+      <c r="I41" t="n">
+        <v>6.12</v>
+      </c>
+      <c r="J41" t="n">
+        <v>37.14</v>
+      </c>
+      <c r="K41" t="n">
+        <v>57.86</v>
       </c>
       <c r="L41" t="n">
-        <v>33.8731</v>
-[...9 lines deleted...]
-      </c>
+        <v>53.65</v>
+      </c>
+      <c r="M41" t="inlineStr"/>
+      <c r="N41" t="inlineStr"/>
+      <c r="O41" t="inlineStr"/>
       <c r="P41" t="n">
-        <v>6.54</v>
-[...14 lines deleted...]
-        <v>6.6</v>
+        <v>9.57</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>127067</t>
+          <t>123259</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>恒逸转2</t>
+          <t>锦浪转02</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>000703</t>
+          <t>300763</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>恒逸石化</t>
-[...48 lines deleted...]
-      </c>
+          <t>锦浪科技</t>
+        </is>
+      </c>
+      <c r="E42" t="n">
+        <v>52.9731</v>
+      </c>
+      <c r="F42" t="n">
+        <v>1.2131</v>
+      </c>
+      <c r="G42" t="n">
+        <v>0.7137</v>
+      </c>
+      <c r="H42" t="n">
+        <v>6.91</v>
+      </c>
+      <c r="I42" t="n">
+        <v>7.79</v>
+      </c>
+      <c r="J42" t="n">
+        <v>22.39</v>
+      </c>
+      <c r="K42" t="n">
+        <v>38.17</v>
+      </c>
+      <c r="L42" t="inlineStr"/>
+      <c r="M42" t="inlineStr"/>
+      <c r="N42" t="inlineStr"/>
+      <c r="O42" t="inlineStr"/>
       <c r="P42" t="n">
-        <v>4.35</v>
-[...14 lines deleted...]
-        <v>2.58</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>118030</t>
+          <t>113677</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>睿创转债</t>
+          <t>华懋转债</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>688002</t>
+          <t>603306</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>睿创微纳</t>
-[...35 lines deleted...]
-        </is>
+          <t>华懋科技</t>
+        </is>
+      </c>
+      <c r="E43" t="n">
+        <v>35.4451</v>
+      </c>
+      <c r="F43" t="n">
+        <v>3.441</v>
+      </c>
+      <c r="G43" t="n">
+        <v>2.9044</v>
+      </c>
+      <c r="H43" t="n">
+        <v>2.77</v>
+      </c>
+      <c r="I43" t="n">
+        <v>2.42</v>
+      </c>
+      <c r="J43" t="n">
+        <v>62.44</v>
+      </c>
+      <c r="K43" t="n">
+        <v>71.56</v>
       </c>
       <c r="L43" t="n">
-        <v>36.0722</v>
-[...9 lines deleted...]
-      </c>
+        <v>56.52</v>
+      </c>
+      <c r="M43" t="inlineStr"/>
+      <c r="N43" t="inlineStr"/>
+      <c r="O43" t="inlineStr"/>
       <c r="P43" t="n">
-        <v>4.96</v>
-[...14 lines deleted...]
-        <v>11.25</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>110101</t>
+          <t>110102</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>宝钛转债</t>
+          <t>江农转债</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>600456</t>
+          <t>600389</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>宝钛股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>江山股份</t>
+        </is>
+      </c>
+      <c r="E44" t="n">
+        <v>55.9128</v>
+      </c>
+      <c r="F44" t="n">
+        <v>1.0943</v>
+      </c>
+      <c r="G44" t="n">
+        <v>0.8764999999999999</v>
+      </c>
+      <c r="H44" t="n">
+        <v>2.24</v>
+      </c>
+      <c r="I44" t="n">
+        <v>2.83</v>
+      </c>
+      <c r="J44" t="n">
+        <v>32.61</v>
+      </c>
+      <c r="K44" t="inlineStr"/>
+      <c r="L44" t="inlineStr"/>
+      <c r="M44" t="inlineStr"/>
+      <c r="N44" t="inlineStr"/>
+      <c r="O44" t="inlineStr"/>
       <c r="P44" t="n">
-        <v>5.44</v>
-[...8 lines deleted...]
-        <v>4.01</v>
+        <v>5.33</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>123235</t>
+          <t>113673</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>亿田转债</t>
+          <t>岱美转债</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>300911</t>
+          <t>603730</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>亿田智能</t>
-[...35 lines deleted...]
-        </is>
+          <t>岱美股份</t>
+        </is>
+      </c>
+      <c r="E45" t="n">
+        <v>35.5139</v>
+      </c>
+      <c r="F45" t="n">
+        <v>3.0237</v>
+      </c>
+      <c r="G45" t="n">
+        <v>1.787</v>
+      </c>
+      <c r="H45" t="n">
+        <v>8.02</v>
+      </c>
+      <c r="I45" t="n">
+        <v>6.54</v>
+      </c>
+      <c r="J45" t="n">
+        <v>39.03</v>
+      </c>
+      <c r="K45" t="n">
+        <v>56.27</v>
       </c>
       <c r="L45" t="n">
-        <v>45.9842</v>
-[...9 lines deleted...]
-      </c>
+        <v>40.05</v>
+      </c>
+      <c r="M45" t="inlineStr"/>
+      <c r="N45" t="inlineStr"/>
+      <c r="O45" t="inlineStr"/>
       <c r="P45" t="n">
-        <v>1.79</v>
-[...14 lines deleted...]
-        <v>-1.72</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>113658</t>
+          <t>118063</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>密卫转债</t>
+          <t>金05转债</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>603713</t>
+          <t>688676</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>密尔克卫</t>
-[...48 lines deleted...]
-      </c>
+          <t>金盘科技</t>
+        </is>
+      </c>
+      <c r="E46" t="n">
+        <v>58.3594</v>
+      </c>
+      <c r="F46" t="n">
+        <v>1.995</v>
+      </c>
+      <c r="G46" t="n">
+        <v>1.3328</v>
+      </c>
+      <c r="H46" t="n">
+        <v>5.74</v>
+      </c>
+      <c r="I46" t="n">
+        <v>5.05</v>
+      </c>
+      <c r="J46" t="n">
+        <v>19.86</v>
+      </c>
+      <c r="K46" t="n">
+        <v>38.86</v>
+      </c>
+      <c r="L46" t="inlineStr"/>
+      <c r="M46" t="inlineStr"/>
+      <c r="N46" t="inlineStr"/>
+      <c r="O46" t="inlineStr"/>
       <c r="P46" t="n">
-        <v>4.31</v>
-[...14 lines deleted...]
-        <v>6.27</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>123211</t>
+          <t>127055</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>阳谷转债</t>
+          <t>精装转债</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>300121</t>
+          <t>002989</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>阳谷华泰</t>
-[...35 lines deleted...]
-        </is>
+          <t>中天精装</t>
+        </is>
+      </c>
+      <c r="E47" t="n">
+        <v>31.9877</v>
+      </c>
+      <c r="F47" t="n">
+        <v>2.8305</v>
+      </c>
+      <c r="G47" t="n">
+        <v>2.8142</v>
+      </c>
+      <c r="H47" t="n">
+        <v>-4.28</v>
+      </c>
+      <c r="I47" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="J47" t="n">
+        <v>23.87</v>
+      </c>
+      <c r="K47" t="n">
+        <v>63.56</v>
       </c>
       <c r="L47" t="n">
-        <v>20.1978</v>
-[...9 lines deleted...]
-      </c>
+        <v>53.08</v>
+      </c>
+      <c r="M47" t="inlineStr"/>
+      <c r="N47" t="inlineStr"/>
+      <c r="O47" t="inlineStr"/>
       <c r="P47" t="n">
-        <v>3.04</v>
-[...14 lines deleted...]
-        <v>1.97</v>
+        <v>-1.66</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>123272</t>
+          <t>123269</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>中汽转债</t>
+          <t>金杨转债</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>301215</t>
+          <t>301210</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>中汽股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>金杨精密</t>
+        </is>
+      </c>
+      <c r="E48" t="n">
+        <v>48.4827</v>
+      </c>
+      <c r="F48" t="n">
+        <v>2.7621</v>
+      </c>
+      <c r="G48" t="n">
+        <v>2.2937</v>
+      </c>
+      <c r="H48" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="I48" t="n">
+        <v>0.61</v>
+      </c>
+      <c r="J48" t="n">
+        <v>29.26</v>
+      </c>
+      <c r="K48" t="n">
+        <v>36.01</v>
+      </c>
+      <c r="L48" t="inlineStr"/>
+      <c r="M48" t="inlineStr"/>
+      <c r="N48" t="inlineStr"/>
+      <c r="O48" t="inlineStr"/>
       <c r="P48" t="n">
-        <v>1.65</v>
-[...8 lines deleted...]
-        <v>2.13</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>113706</t>
+          <t>113699</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>金帝转债</t>
+          <t>金25转债</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>603270</t>
+          <t>603979</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>金帝股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>金诚信</t>
+        </is>
+      </c>
+      <c r="E49" t="n">
+        <v>46.1653</v>
+      </c>
+      <c r="F49" t="n">
+        <v>2.0862</v>
+      </c>
+      <c r="G49" t="n">
+        <v>1.7656</v>
+      </c>
+      <c r="H49" t="n">
+        <v>15.84</v>
+      </c>
+      <c r="I49" t="n">
+        <v>10.31</v>
+      </c>
+      <c r="J49" t="n">
+        <v>31.71</v>
+      </c>
+      <c r="K49" t="n">
+        <v>43.22</v>
+      </c>
+      <c r="L49" t="inlineStr"/>
+      <c r="M49" t="inlineStr"/>
+      <c r="N49" t="inlineStr"/>
+      <c r="O49" t="inlineStr"/>
       <c r="P49" t="n">
-        <v>1.32</v>
-[...8 lines deleted...]
-        <v>1.47</v>
+        <v>23.39</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>118060</t>
+          <t>123207</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>瑞可转债</t>
+          <t>冠中转债</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>688800</t>
+          <t>300948</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>瑞可达</t>
-[...35 lines deleted...]
-        </is>
+          <t>冠中生态</t>
+        </is>
+      </c>
+      <c r="E50" t="n">
+        <v>38.5641</v>
+      </c>
+      <c r="F50" t="n">
+        <v>3.0498</v>
+      </c>
+      <c r="G50" t="n">
+        <v>3.0243</v>
+      </c>
+      <c r="H50" t="n">
+        <v>-0.71</v>
+      </c>
+      <c r="I50" t="n">
+        <v>0.34</v>
+      </c>
+      <c r="J50" t="n">
+        <v>28.2</v>
+      </c>
+      <c r="K50" t="n">
+        <v>63.43</v>
       </c>
       <c r="L50" t="n">
-        <v>57.032</v>
-[...9 lines deleted...]
-      </c>
+        <v>53.75</v>
+      </c>
+      <c r="M50" t="inlineStr"/>
+      <c r="N50" t="inlineStr"/>
+      <c r="O50" t="inlineStr"/>
       <c r="P50" t="n">
-        <v>1.37</v>
-[...12 lines deleted...]
-        <v>2.99</v>
+        <v>-0.51</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>123091</t>
+          <t>123273</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>长海转债</t>
+          <t>三江转债</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>300196</t>
+          <t>301059</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>长海股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>金三江</t>
+        </is>
+      </c>
+      <c r="E51" t="n">
+        <v>38.6375</v>
+      </c>
+      <c r="F51" t="n">
+        <v>5.7431</v>
+      </c>
+      <c r="G51" t="n">
+        <v>4.9287</v>
+      </c>
+      <c r="H51" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="I51" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="J51" t="n">
+        <v>64.36</v>
+      </c>
+      <c r="K51" t="inlineStr"/>
+      <c r="L51" t="inlineStr"/>
+      <c r="M51" t="inlineStr"/>
+      <c r="N51" t="inlineStr"/>
+      <c r="O51" t="inlineStr"/>
       <c r="P51" t="n">
-        <v>2.96</v>
-[...14 lines deleted...]
-        <v>3.26</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>123243</t>
+          <t>123158</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>严牌转债</t>
+          <t>宙邦转债</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>301081</t>
+          <t>300037</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>严牌股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>新宙邦</t>
+        </is>
+      </c>
+      <c r="E52" t="n">
+        <v>50.1569</v>
+      </c>
+      <c r="F52" t="n">
+        <v>1.4555</v>
+      </c>
+      <c r="G52" t="n">
+        <v>1.2654</v>
+      </c>
+      <c r="H52" t="n">
+        <v>9.42</v>
+      </c>
+      <c r="I52" t="n">
+        <v>10.11</v>
+      </c>
+      <c r="J52" t="n">
+        <v>39.11</v>
+      </c>
+      <c r="K52" t="n">
+        <v>64.5</v>
       </c>
       <c r="L52" t="n">
-        <v>54.1732</v>
-[...9 lines deleted...]
-      </c>
+        <v>44.05</v>
+      </c>
+      <c r="M52" t="inlineStr"/>
+      <c r="N52" t="inlineStr"/>
+      <c r="O52" t="inlineStr"/>
       <c r="P52" t="n">
-        <v>0.66</v>
-[...14 lines deleted...]
-        <v>0.17</v>
+        <v>10.97</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>127034</t>
+          <t>123237</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>绿茵转债</t>
+          <t>佳禾转债</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>002887</t>
+          <t>300793</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>绿茵生态</t>
-[...35 lines deleted...]
-        </is>
+          <t>佳禾智能</t>
+        </is>
+      </c>
+      <c r="E53" t="n">
+        <v>42.1132</v>
+      </c>
+      <c r="F53" t="n">
+        <v>2.1427</v>
+      </c>
+      <c r="G53" t="n">
+        <v>1.5258</v>
+      </c>
+      <c r="H53" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="I53" t="n">
+        <v>1.33</v>
+      </c>
+      <c r="J53" t="n">
+        <v>13.88</v>
+      </c>
+      <c r="K53" t="n">
+        <v>17.03</v>
       </c>
       <c r="L53" t="n">
-        <v>37.3026</v>
-[...9 lines deleted...]
-      </c>
+        <v>28.53</v>
+      </c>
+      <c r="M53" t="inlineStr"/>
+      <c r="N53" t="inlineStr"/>
+      <c r="O53" t="inlineStr"/>
       <c r="P53" t="n">
-        <v>1.14</v>
-[...14 lines deleted...]
-        <v>1.21</v>
+        <v>-1.55</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>123265</t>
+          <t>123245</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>耐普转02</t>
+          <t>集智转债</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>300818</t>
+          <t>300553</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>耐普矿机</t>
-[...35 lines deleted...]
-        </is>
+          <t>集智股份</t>
+        </is>
+      </c>
+      <c r="E54" t="n">
+        <v>36.6756</v>
+      </c>
+      <c r="F54" t="n">
+        <v>2.5031</v>
+      </c>
+      <c r="G54" t="n">
+        <v>1.8223</v>
+      </c>
+      <c r="H54" t="n">
+        <v>0.19</v>
+      </c>
+      <c r="I54" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="J54" t="n">
+        <v>65.88</v>
+      </c>
+      <c r="K54" t="n">
+        <v>84.44</v>
       </c>
       <c r="L54" t="n">
-        <v>49.111</v>
-[...9 lines deleted...]
-      </c>
+        <v>61.82</v>
+      </c>
+      <c r="M54" t="inlineStr"/>
+      <c r="N54" t="inlineStr"/>
+      <c r="O54" t="inlineStr"/>
       <c r="P54" t="n">
-        <v>0.8</v>
-[...12 lines deleted...]
-        <v>0.78</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>127037</t>
+          <t>110101</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>银轮转债</t>
+          <t>宝钛转债</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>002126</t>
+          <t>600456</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>银轮股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>宝钛股份</t>
+        </is>
+      </c>
+      <c r="E55" t="n">
+        <v>57.1103</v>
+      </c>
+      <c r="F55" t="n">
+        <v>2.8291</v>
+      </c>
+      <c r="G55" t="n">
+        <v>1.9012</v>
+      </c>
+      <c r="H55" t="n">
+        <v>5.76</v>
+      </c>
+      <c r="I55" t="n">
+        <v>5.44</v>
+      </c>
+      <c r="J55" t="n">
+        <v>21.77</v>
+      </c>
+      <c r="K55" t="inlineStr"/>
+      <c r="L55" t="inlineStr"/>
+      <c r="M55" t="inlineStr"/>
+      <c r="N55" t="inlineStr"/>
+      <c r="O55" t="inlineStr"/>
       <c r="P55" t="n">
-        <v>6.12</v>
-[...14 lines deleted...]
-        <v>9.57</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>118027</t>
+          <t>113709</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>宏图转债</t>
+          <t>振26转债</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>688066</t>
+          <t>603067</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>*ST航图</t>
-[...39 lines deleted...]
-      </c>
+          <t>振华股份</t>
+        </is>
+      </c>
+      <c r="E56" t="n">
+        <v>37.56</v>
+      </c>
+      <c r="F56" t="n">
+        <v>1.963</v>
+      </c>
+      <c r="G56" t="n">
+        <v>1.1926</v>
+      </c>
+      <c r="H56" t="n">
+        <v>4.73</v>
+      </c>
+      <c r="I56" t="n">
+        <v>3.71</v>
+      </c>
+      <c r="J56" t="inlineStr"/>
+      <c r="K56" t="inlineStr"/>
+      <c r="L56" t="inlineStr"/>
       <c r="M56" t="n">
-        <v>0.6719000000000001</v>
+        <v>67.93000000000001</v>
       </c>
       <c r="N56" t="n">
-        <v>0.4812</v>
+        <v>90.31999999999999</v>
       </c>
       <c r="O56" t="n">
-        <v>-13.93</v>
+        <v>72.70999999999999</v>
       </c>
       <c r="P56" t="n">
-        <v>-3.74</v>
-[...14 lines deleted...]
-        <v>-18.6</v>
+        <v>6.59</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>110092</t>
+          <t>123282</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>三房转债</t>
+          <t>震裕转02</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>600370</t>
+          <t>300953</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>*ST三房</t>
-[...48 lines deleted...]
-      </c>
+          <t>震裕科技</t>
+        </is>
+      </c>
+      <c r="E57" t="n">
+        <v>68.23009999999999</v>
+      </c>
+      <c r="F57" t="n">
+        <v>1.0388</v>
+      </c>
+      <c r="G57" t="n">
+        <v>0.8608</v>
+      </c>
+      <c r="H57" t="n">
+        <v>2.54</v>
+      </c>
+      <c r="I57" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="J57" t="inlineStr"/>
+      <c r="K57" t="inlineStr"/>
+      <c r="L57" t="inlineStr"/>
+      <c r="M57" t="inlineStr"/>
+      <c r="N57" t="inlineStr"/>
+      <c r="O57" t="inlineStr"/>
       <c r="P57" t="n">
-        <v>-2.75</v>
-[...14 lines deleted...]
-        <v>-8.85</v>
+        <v>5.13</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>127080</t>
+          <t>123276</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>声迅转债</t>
+          <t>久吾转02</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>003004</t>
+          <t>300631</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>声迅股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>久吾高科</t>
+        </is>
+      </c>
+      <c r="E58" t="n">
+        <v>32.646</v>
+      </c>
+      <c r="F58" t="n">
+        <v>2.3434</v>
+      </c>
+      <c r="G58" t="n">
+        <v>1.978</v>
+      </c>
+      <c r="H58" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="I58" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="J58" t="n">
+        <v>36.76</v>
+      </c>
+      <c r="K58" t="inlineStr"/>
+      <c r="L58" t="inlineStr"/>
+      <c r="M58" t="inlineStr"/>
+      <c r="N58" t="inlineStr"/>
+      <c r="O58" t="inlineStr"/>
       <c r="P58" t="n">
-        <v>0.25</v>
-[...14 lines deleted...]
-        <v>-0.12</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>113702</t>
+          <t>118066</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>斯达转债</t>
+          <t>统联转债</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>603290</t>
+          <t>688210</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>斯达半导</t>
-[...48 lines deleted...]
-      </c>
+          <t>统联精密</t>
+        </is>
+      </c>
+      <c r="E59" t="n">
+        <v>58.6433</v>
+      </c>
+      <c r="F59" t="n">
+        <v>4.3713</v>
+      </c>
+      <c r="G59" t="n">
+        <v>3.9147</v>
+      </c>
+      <c r="H59" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="I59" t="n">
+        <v>0.59</v>
+      </c>
+      <c r="J59" t="n">
+        <v>14.14</v>
+      </c>
+      <c r="K59" t="n">
+        <v>21.7</v>
+      </c>
+      <c r="L59" t="inlineStr"/>
+      <c r="M59" t="inlineStr"/>
+      <c r="N59" t="inlineStr"/>
+      <c r="O59" t="inlineStr"/>
       <c r="P59" t="n">
-        <v>9.109999999999999</v>
-[...10 lines deleted...]
-        <v>4.05</v>
+        <v>-0.05</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>127096</t>
+          <t>123255</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>泰坦转债</t>
+          <t>鼎龙转债</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>003036</t>
+          <t>300054</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>泰坦股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>鼎龙股份</t>
+        </is>
+      </c>
+      <c r="E60" t="n">
+        <v>38.8185</v>
+      </c>
+      <c r="F60" t="n">
+        <v>2.8024</v>
+      </c>
+      <c r="G60" t="n">
+        <v>2.3496</v>
+      </c>
+      <c r="H60" t="n">
+        <v>5.21</v>
+      </c>
+      <c r="I60" t="n">
+        <v>2.22</v>
+      </c>
+      <c r="J60" t="n">
+        <v>55.94</v>
+      </c>
+      <c r="K60" t="n">
+        <v>78.79000000000001</v>
+      </c>
+      <c r="L60" t="inlineStr"/>
+      <c r="M60" t="inlineStr"/>
+      <c r="N60" t="inlineStr"/>
+      <c r="O60" t="inlineStr"/>
       <c r="P60" t="n">
-        <v>1.3</v>
-[...14 lines deleted...]
-        <v>0.47</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>127078</t>
+          <t>123131</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>优彩转债</t>
+          <t>奥飞转债</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>002998</t>
+          <t>300738</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>优彩资源</t>
-[...35 lines deleted...]
-        </is>
+          <t>奥飞数据</t>
+        </is>
+      </c>
+      <c r="E61" t="n">
+        <v>76.935</v>
+      </c>
+      <c r="F61" t="n">
+        <v>0.5977</v>
+      </c>
+      <c r="G61" t="n">
+        <v>0.4908</v>
+      </c>
+      <c r="H61" t="n">
+        <v>1.24</v>
+      </c>
+      <c r="I61" t="n">
+        <v>1.41</v>
+      </c>
+      <c r="J61" t="n">
+        <v>35.99</v>
+      </c>
+      <c r="K61" t="n">
+        <v>61.81</v>
       </c>
       <c r="L61" t="n">
-        <v>28.3639</v>
-[...9 lines deleted...]
-      </c>
+        <v>57.92</v>
+      </c>
+      <c r="M61" t="inlineStr"/>
+      <c r="N61" t="inlineStr"/>
+      <c r="O61" t="inlineStr"/>
       <c r="P61" t="n">
-        <v>1.37</v>
-[...14 lines deleted...]
-        <v>0.52</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>111024</t>
+          <t>110090</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>澳弘转债</t>
+          <t>爱迪转债</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>605058</t>
+          <t>600933</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>澳弘电子</t>
-[...35 lines deleted...]
-        </is>
+          <t>爱柯迪</t>
+        </is>
+      </c>
+      <c r="E62" t="n">
+        <v>41.4287</v>
+      </c>
+      <c r="F62" t="n">
+        <v>1.822</v>
+      </c>
+      <c r="G62" t="n">
+        <v>1.425</v>
+      </c>
+      <c r="H62" t="n">
+        <v>9.4</v>
+      </c>
+      <c r="I62" t="n">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J62" t="n">
+        <v>14.5</v>
+      </c>
+      <c r="K62" t="n">
+        <v>17.72</v>
       </c>
       <c r="L62" t="n">
-        <v>46.2519</v>
-[...9 lines deleted...]
-      </c>
+        <v>21.06</v>
+      </c>
+      <c r="M62" t="inlineStr"/>
+      <c r="N62" t="inlineStr"/>
+      <c r="O62" t="inlineStr"/>
       <c r="P62" t="n">
-        <v>1.33</v>
-[...12 lines deleted...]
-        <v>1.52</v>
+        <v>11.71</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>118052</t>
+          <t>127070</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>浩瀚转债</t>
+          <t>大中转债</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>688292</t>
+          <t>001203</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>浩瀚深度</t>
-[...35 lines deleted...]
-        </is>
+          <t>大中矿业</t>
+        </is>
+      </c>
+      <c r="E63" t="n">
+        <v>60.6712</v>
+      </c>
+      <c r="F63" t="n">
+        <v>0.3063</v>
+      </c>
+      <c r="G63" t="n">
+        <v>0.1713</v>
+      </c>
+      <c r="H63" t="n">
+        <v>7.51</v>
+      </c>
+      <c r="I63" t="n">
+        <v>11.41</v>
+      </c>
+      <c r="J63" t="n">
+        <v>38.53</v>
+      </c>
+      <c r="K63" t="n">
+        <v>60.04</v>
       </c>
       <c r="L63" t="n">
-        <v>33.9347</v>
-[...9 lines deleted...]
-      </c>
+        <v>59.83</v>
+      </c>
+      <c r="M63" t="inlineStr"/>
+      <c r="N63" t="inlineStr"/>
+      <c r="O63" t="inlineStr"/>
       <c r="P63" t="n">
-        <v>0.63</v>
-[...12 lines deleted...]
-        <v>-0.03</v>
+        <v>7.36</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>118068</t>
+          <t>127093</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>迪威转债</t>
+          <t>章鼓转债</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>688377</t>
+          <t>002598</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>迪威尔</t>
-[...35 lines deleted...]
-        </is>
+          <t>ST章鼓</t>
+        </is>
+      </c>
+      <c r="E64" t="n">
+        <v>52.5747</v>
+      </c>
+      <c r="F64" t="n">
+        <v>1.7746</v>
+      </c>
+      <c r="G64" t="n">
+        <v>1.3829</v>
+      </c>
+      <c r="H64" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="I64" t="n">
+        <v>1.07</v>
+      </c>
+      <c r="J64" t="n">
+        <v>7.33</v>
+      </c>
+      <c r="K64" t="n">
+        <v>10.84</v>
       </c>
       <c r="L64" t="n">
-        <v>31.9454</v>
-[...9 lines deleted...]
-      </c>
+        <v>18.03</v>
+      </c>
+      <c r="M64" t="inlineStr"/>
+      <c r="N64" t="inlineStr"/>
+      <c r="O64" t="inlineStr"/>
       <c r="P64" t="n">
-        <v>1.42</v>
-[...8 lines deleted...]
-        <v>1.19</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>127064</t>
+          <t>118016</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>杭氧转债</t>
+          <t>京源转债</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>002430</t>
+          <t>688096</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>杭氧股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>京源环保</t>
+        </is>
+      </c>
+      <c r="E65" t="n">
+        <v>57.2565</v>
+      </c>
+      <c r="F65" t="n">
+        <v>1.4355</v>
+      </c>
+      <c r="G65" t="n">
+        <v>1.1754</v>
+      </c>
+      <c r="H65" t="n">
+        <v>-0.25</v>
+      </c>
+      <c r="I65" t="n">
+        <v>-0.29</v>
+      </c>
+      <c r="J65" t="n">
+        <v>18.51</v>
+      </c>
+      <c r="K65" t="n">
+        <v>56.93</v>
       </c>
       <c r="L65" t="n">
-        <v>54.5764</v>
-[...9 lines deleted...]
-      </c>
+        <v>47.65</v>
+      </c>
+      <c r="M65" t="inlineStr"/>
+      <c r="N65" t="inlineStr"/>
+      <c r="O65" t="inlineStr"/>
       <c r="P65" t="n">
-        <v>12.16</v>
-[...14 lines deleted...]
-        <v>9.49</v>
+        <v>-0.6899999999999999</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>118012</t>
+          <t>111025</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>微芯转债</t>
+          <t>圣泉转债</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>688321</t>
+          <t>605589</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>微芯生物</t>
-[...48 lines deleted...]
-      </c>
+          <t>圣泉集团</t>
+        </is>
+      </c>
+      <c r="E66" t="n">
+        <v>41.3</v>
+      </c>
+      <c r="F66" t="n">
+        <v>1.6855</v>
+      </c>
+      <c r="G66" t="n">
+        <v>1.2564</v>
+      </c>
+      <c r="H66" t="n">
+        <v>8.68</v>
+      </c>
+      <c r="I66" t="n">
+        <v>7.89</v>
+      </c>
+      <c r="J66" t="n">
+        <v>42.08</v>
+      </c>
+      <c r="K66" t="inlineStr"/>
+      <c r="L66" t="inlineStr"/>
+      <c r="M66" t="inlineStr"/>
+      <c r="N66" t="inlineStr"/>
+      <c r="O66" t="inlineStr"/>
       <c r="P66" t="n">
-        <v>0.89</v>
-[...14 lines deleted...]
-        <v>0.51</v>
+        <v>10.07</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>111022</t>
+          <t>113704</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>锡振转债</t>
+          <t>春风转债</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>605319</t>
+          <t>603129</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>无锡振华</t>
-[...48 lines deleted...]
-      </c>
+          <t>春风动力</t>
+        </is>
+      </c>
+      <c r="E67" t="n">
+        <v>65.44929999999999</v>
+      </c>
+      <c r="F67" t="n">
+        <v>1.4874</v>
+      </c>
+      <c r="G67" t="n">
+        <v>1.2207</v>
+      </c>
+      <c r="H67" t="n">
+        <v>14.72</v>
+      </c>
+      <c r="I67" t="n">
+        <v>10.08</v>
+      </c>
+      <c r="J67" t="n">
+        <v>29.52</v>
+      </c>
+      <c r="K67" t="inlineStr"/>
+      <c r="L67" t="inlineStr"/>
+      <c r="M67" t="inlineStr"/>
+      <c r="N67" t="inlineStr"/>
+      <c r="O67" t="inlineStr"/>
       <c r="P67" t="n">
-        <v>2.77</v>
-[...12 lines deleted...]
-        <v>4.65</v>
+        <v>16.75</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>113691</t>
+          <t>123260</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>和邦转债</t>
+          <t>卓镁转债</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>603077</t>
+          <t>301398</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>和邦生物</t>
-[...48 lines deleted...]
-      </c>
+          <t>星源卓镁</t>
+        </is>
+      </c>
+      <c r="E68" t="n">
+        <v>49.0029</v>
+      </c>
+      <c r="F68" t="n">
+        <v>1.6337</v>
+      </c>
+      <c r="G68" t="n">
+        <v>1.3474</v>
+      </c>
+      <c r="H68" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="I68" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="J68" t="n">
+        <v>21.97</v>
+      </c>
+      <c r="K68" t="n">
+        <v>31.06</v>
+      </c>
+      <c r="L68" t="inlineStr"/>
+      <c r="M68" t="inlineStr"/>
+      <c r="N68" t="inlineStr"/>
+      <c r="O68" t="inlineStr"/>
       <c r="P68" t="n">
-        <v>12.83</v>
-[...14 lines deleted...]
-        <v>-5.36</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>123124</t>
+          <t>113708</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>晶瑞转2</t>
+          <t>曙26转债</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>300655</t>
+          <t>603019</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>晶瑞电材</t>
-[...48 lines deleted...]
-      </c>
+          <t>中科曙光</t>
+        </is>
+      </c>
+      <c r="E69" t="n">
+        <v>45.3563</v>
+      </c>
+      <c r="F69" t="n">
+        <v>1.6242</v>
+      </c>
+      <c r="G69" t="n">
+        <v>0.918</v>
+      </c>
+      <c r="H69" t="n">
+        <v>19.11</v>
+      </c>
+      <c r="I69" t="n">
+        <v>18.36</v>
+      </c>
+      <c r="J69" t="n">
+        <v>16.9</v>
+      </c>
+      <c r="K69" t="inlineStr"/>
+      <c r="L69" t="inlineStr"/>
+      <c r="M69" t="inlineStr"/>
+      <c r="N69" t="inlineStr"/>
+      <c r="O69" t="inlineStr"/>
       <c r="P69" t="n">
-        <v>0.15</v>
-[...14 lines deleted...]
-        <v>1.49</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>113704</t>
+          <t>113700</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>春风转债</t>
+          <t>海天转债</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>603129</t>
+          <t>603759</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>春风动力</t>
-[...48 lines deleted...]
-      </c>
+          <t>海天股份</t>
+        </is>
+      </c>
+      <c r="E70" t="n">
+        <v>68.5432</v>
+      </c>
+      <c r="F70" t="n">
+        <v>1.4579</v>
+      </c>
+      <c r="G70" t="n">
+        <v>1.3461</v>
+      </c>
+      <c r="H70" t="n">
+        <v>3.05</v>
+      </c>
+      <c r="I70" t="n">
+        <v>2.42</v>
+      </c>
+      <c r="J70" t="n">
+        <v>11.92</v>
+      </c>
+      <c r="K70" t="n">
+        <v>13.5</v>
+      </c>
+      <c r="L70" t="inlineStr"/>
+      <c r="M70" t="inlineStr"/>
+      <c r="N70" t="inlineStr"/>
+      <c r="O70" t="inlineStr"/>
       <c r="P70" t="n">
-        <v>10.08</v>
-[...8 lines deleted...]
-        <v>16.75</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>127095</t>
+          <t>123213</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>广泰转债</t>
+          <t>天源转债</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>002111</t>
+          <t>301127</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>威海广泰</t>
-[...35 lines deleted...]
-        </is>
+          <t>武汉天源</t>
+        </is>
+      </c>
+      <c r="E71" t="n">
+        <v>64.8396</v>
+      </c>
+      <c r="F71" t="n">
+        <v>1.3087</v>
+      </c>
+      <c r="G71" t="n">
+        <v>1.2783</v>
+      </c>
+      <c r="H71" t="n">
+        <v>3.33</v>
+      </c>
+      <c r="I71" t="n">
+        <v>2.83</v>
+      </c>
+      <c r="J71" t="n">
+        <v>72.81</v>
+      </c>
+      <c r="K71" t="n">
+        <v>76.37</v>
       </c>
       <c r="L71" t="n">
-        <v>47.6701</v>
-[...9 lines deleted...]
-      </c>
+        <v>55.17</v>
+      </c>
+      <c r="M71" t="inlineStr"/>
+      <c r="N71" t="inlineStr"/>
+      <c r="O71" t="inlineStr"/>
       <c r="P71" t="n">
-        <v>1.26</v>
-[...14 lines deleted...]
-        <v>1.29</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>113698</t>
+          <t>123176</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>凯众转债</t>
+          <t>精测转2</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>603037</t>
+          <t>300567</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>凯众股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>精测电子</t>
+        </is>
+      </c>
+      <c r="E72" t="n">
+        <v>49.8727</v>
+      </c>
+      <c r="F72" t="n">
+        <v>1.6194</v>
+      </c>
+      <c r="G72" t="n">
+        <v>0.956</v>
+      </c>
+      <c r="H72" t="n">
+        <v>-0.98</v>
+      </c>
+      <c r="I72" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="J72" t="n">
+        <v>56.19</v>
+      </c>
+      <c r="K72" t="n">
+        <v>73.25</v>
       </c>
       <c r="L72" t="n">
-        <v>34.9941</v>
-[...9 lines deleted...]
-      </c>
+        <v>49.54</v>
+      </c>
+      <c r="M72" t="inlineStr"/>
+      <c r="N72" t="inlineStr"/>
+      <c r="O72" t="inlineStr"/>
       <c r="P72" t="n">
-        <v>0.92</v>
-[...12 lines deleted...]
-        <v>0.74</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>118067</t>
+          <t>111022</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>上26转债</t>
+          <t>锡振转债</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>688533</t>
+          <t>605319</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>上声电子</t>
-[...48 lines deleted...]
-      </c>
+          <t>无锡振华</t>
+        </is>
+      </c>
+      <c r="E73" t="n">
+        <v>53.9239</v>
+      </c>
+      <c r="F73" t="n">
+        <v>1.1365</v>
+      </c>
+      <c r="G73" t="n">
+        <v>1.0317</v>
+      </c>
+      <c r="H73" t="n">
+        <v>3.78</v>
+      </c>
+      <c r="I73" t="n">
+        <v>2.77</v>
+      </c>
+      <c r="J73" t="n">
+        <v>38.88</v>
+      </c>
+      <c r="K73" t="n">
+        <v>37.71</v>
+      </c>
+      <c r="L73" t="inlineStr"/>
+      <c r="M73" t="inlineStr"/>
+      <c r="N73" t="inlineStr"/>
+      <c r="O73" t="inlineStr"/>
       <c r="P73" t="n">
-        <v>1.59</v>
-[...10 lines deleted...]
-        <v>1.83</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>118016</t>
+          <t>118012</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>XD京源转</t>
+          <t>微芯转债</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>688096</t>
+          <t>688321</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>京源环保</t>
-[...35 lines deleted...]
-        </is>
+          <t>微芯生物</t>
+        </is>
+      </c>
+      <c r="E74" t="n">
+        <v>44.564</v>
+      </c>
+      <c r="F74" t="n">
+        <v>2.3796</v>
+      </c>
+      <c r="G74" t="n">
+        <v>2.2983</v>
+      </c>
+      <c r="H74" t="n">
+        <v>-1.15</v>
+      </c>
+      <c r="I74" t="n">
+        <v>0.89</v>
+      </c>
+      <c r="J74" t="n">
+        <v>26.47</v>
+      </c>
+      <c r="K74" t="n">
+        <v>33.18</v>
       </c>
       <c r="L74" t="n">
-        <v>55.8826</v>
-[...9 lines deleted...]
-      </c>
+        <v>38.59</v>
+      </c>
+      <c r="M74" t="inlineStr"/>
+      <c r="N74" t="inlineStr"/>
+      <c r="O74" t="inlineStr"/>
       <c r="P74" t="n">
-        <v>-0.29</v>
-[...14 lines deleted...]
-        <v>-0.6899999999999999</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>123274</t>
+          <t>123268</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>维科转债</t>
+          <t>本川转债</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>301499</t>
+          <t>300964</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>维科精密</t>
-[...48 lines deleted...]
-      </c>
+          <t>本川智能</t>
+        </is>
+      </c>
+      <c r="E75" t="n">
+        <v>51.8088</v>
+      </c>
+      <c r="F75" t="n">
+        <v>1.9157</v>
+      </c>
+      <c r="G75" t="n">
+        <v>1.3956</v>
+      </c>
+      <c r="H75" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="I75" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="J75" t="n">
+        <v>48.45</v>
+      </c>
+      <c r="K75" t="n">
+        <v>73.13</v>
+      </c>
+      <c r="L75" t="inlineStr"/>
+      <c r="M75" t="inlineStr"/>
+      <c r="N75" t="inlineStr"/>
+      <c r="O75" t="inlineStr"/>
       <c r="P75" t="n">
-        <v>0.64</v>
-[...8 lines deleted...]
-        <v>0.54</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>113703</t>
+          <t>127064</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>翔26转债</t>
+          <t>杭氧转债</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>603112</t>
+          <t>002430</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>华翔股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>杭氧股份</t>
+        </is>
+      </c>
+      <c r="E76" t="n">
+        <v>52.9244</v>
+      </c>
+      <c r="F76" t="n">
+        <v>1.4491</v>
+      </c>
+      <c r="G76" t="n">
+        <v>1.1659</v>
+      </c>
+      <c r="H76" t="n">
+        <v>9.220000000000001</v>
+      </c>
+      <c r="I76" t="n">
+        <v>12.16</v>
+      </c>
+      <c r="J76" t="n">
+        <v>14.33</v>
+      </c>
+      <c r="K76" t="n">
+        <v>18.74</v>
       </c>
       <c r="L76" t="n">
-        <v>31.4441</v>
-[...9 lines deleted...]
-      </c>
+        <v>23.65</v>
+      </c>
+      <c r="M76" t="inlineStr"/>
+      <c r="N76" t="inlineStr"/>
+      <c r="O76" t="inlineStr"/>
       <c r="P76" t="n">
-        <v>3.89</v>
-[...8 lines deleted...]
-        <v>5.58</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>118063</t>
+          <t>123076</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>金05转债</t>
+          <t>强力转债</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>688676</t>
+          <t>300429</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>金盘科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>强力新材</t>
+        </is>
+      </c>
+      <c r="E77" t="n">
+        <v>39.911</v>
+      </c>
+      <c r="F77" t="n">
+        <v>1.0572</v>
+      </c>
+      <c r="G77" t="n">
+        <v>0.5982</v>
+      </c>
+      <c r="H77" t="n">
+        <v>-1.82</v>
+      </c>
+      <c r="I77" t="n">
+        <v>-0.46</v>
+      </c>
+      <c r="J77" t="n">
+        <v>14.68</v>
+      </c>
+      <c r="K77" t="n">
+        <v>28.12</v>
       </c>
       <c r="L77" t="n">
-        <v>57.8164</v>
-[...9 lines deleted...]
-      </c>
+        <v>23.12</v>
+      </c>
+      <c r="M77" t="inlineStr"/>
+      <c r="N77" t="inlineStr"/>
+      <c r="O77" t="inlineStr"/>
       <c r="P77" t="n">
-        <v>5.05</v>
-[...12 lines deleted...]
-        <v>6.6</v>
+        <v>-1.27</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>123259</t>
+          <t>118007</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>锦浪转02</t>
+          <t>山石转债</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>300763</t>
+          <t>688030</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>锦浪科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>山石网科</t>
+        </is>
+      </c>
+      <c r="E78" t="n">
+        <v>63.5976</v>
+      </c>
+      <c r="F78" t="n">
+        <v>1.5731</v>
+      </c>
+      <c r="G78" t="n">
+        <v>1.4594</v>
+      </c>
+      <c r="H78" t="n">
+        <v>-1.37</v>
+      </c>
+      <c r="I78" t="n">
+        <v>-2.4</v>
+      </c>
+      <c r="J78" t="n">
+        <v>16.24</v>
+      </c>
+      <c r="K78" t="n">
+        <v>22.68</v>
       </c>
       <c r="L78" t="n">
-        <v>51.9412</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.1</v>
+      </c>
+      <c r="M78" t="inlineStr"/>
+      <c r="N78" t="inlineStr"/>
+      <c r="O78" t="inlineStr"/>
       <c r="P78" t="n">
-        <v>7.79</v>
-[...12 lines deleted...]
-        <v>7.43</v>
+        <v>-1.94</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>113043</t>
+          <t>111002</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>财通转债</t>
+          <t>特纸转债</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>601108</t>
+          <t>605007</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>财通证券</t>
-[...35 lines deleted...]
-        </is>
+          <t>五洲特纸</t>
+        </is>
+      </c>
+      <c r="E79" t="n">
+        <v>73.33</v>
+      </c>
+      <c r="F79" t="n">
+        <v>0.5393</v>
+      </c>
+      <c r="G79" t="n">
+        <v>0.3163</v>
+      </c>
+      <c r="H79" t="n">
+        <v>3.62</v>
+      </c>
+      <c r="I79" t="n">
+        <v>2.72</v>
+      </c>
+      <c r="J79" t="n">
+        <v>17.03</v>
+      </c>
+      <c r="K79" t="n">
+        <v>17.26</v>
       </c>
       <c r="L79" t="n">
-        <v>78.2311</v>
+        <v>16.74</v>
       </c>
       <c r="M79" t="inlineStr"/>
       <c r="N79" t="inlineStr"/>
-      <c r="O79" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O79" t="inlineStr"/>
       <c r="P79" t="n">
-        <v>22.52</v>
-[...14 lines deleted...]
-        <v>26.32</v>
+        <v>2.45</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>111000</t>
+          <t>118065</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>起帆转债</t>
+          <t>艾为转债</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>605222</t>
+          <t>688798</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>起帆电缆</t>
-[...48 lines deleted...]
-      </c>
+          <t>艾为电子</t>
+        </is>
+      </c>
+      <c r="E80" t="n">
+        <v>41.2727</v>
+      </c>
+      <c r="F80" t="n">
+        <v>7.9502</v>
+      </c>
+      <c r="G80" t="n">
+        <v>6.911</v>
+      </c>
+      <c r="H80" t="n">
+        <v>2.55</v>
+      </c>
+      <c r="I80" t="n">
+        <v>0.51</v>
+      </c>
+      <c r="J80" t="n">
+        <v>16.41</v>
+      </c>
+      <c r="K80" t="n">
+        <v>25.77</v>
+      </c>
+      <c r="L80" t="inlineStr"/>
+      <c r="M80" t="inlineStr"/>
+      <c r="N80" t="inlineStr"/>
+      <c r="O80" t="inlineStr"/>
       <c r="P80" t="n">
-        <v>4.23</v>
-[...14 lines deleted...]
-        <v>1.71</v>
+        <v>3.17</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>123225</t>
+          <t>128136</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>翔丰转债</t>
+          <t>立讯转债</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>300890</t>
+          <t>002475</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>翔丰华</t>
-[...35 lines deleted...]
-        </is>
+          <t>立讯精密</t>
+        </is>
+      </c>
+      <c r="E81" t="n">
+        <v>67.4395</v>
+      </c>
+      <c r="F81" t="n">
+        <v>1.1313</v>
+      </c>
+      <c r="G81" t="n">
+        <v>0.8783</v>
+      </c>
+      <c r="H81" t="n">
+        <v>133.66</v>
+      </c>
+      <c r="I81" t="n">
+        <v>109.53</v>
+      </c>
+      <c r="J81" t="n">
+        <v>20.96</v>
+      </c>
+      <c r="K81" t="n">
+        <v>27.68</v>
       </c>
       <c r="L81" t="n">
-        <v>55.8412</v>
-[...9 lines deleted...]
-      </c>
+        <v>24.71</v>
+      </c>
+      <c r="M81" t="inlineStr"/>
+      <c r="N81" t="inlineStr"/>
+      <c r="O81" t="inlineStr"/>
       <c r="P81" t="n">
-        <v>0.83</v>
-[...14 lines deleted...]
-        <v>0.54</v>
+        <v>166</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>113046</t>
+          <t>127088</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>金田转债</t>
+          <t>赫达转债</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>601609</t>
+          <t>002810</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>金田股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>山东赫达</t>
+        </is>
+      </c>
+      <c r="E82" t="n">
+        <v>44.4791</v>
+      </c>
+      <c r="F82" t="n">
+        <v>1.8516</v>
+      </c>
+      <c r="G82" t="n">
+        <v>1.5304</v>
+      </c>
+      <c r="H82" t="n">
+        <v>2.22</v>
+      </c>
+      <c r="I82" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="J82" t="n">
+        <v>24.82</v>
+      </c>
+      <c r="K82" t="n">
+        <v>42.38</v>
       </c>
       <c r="L82" t="n">
-        <v>68.7123</v>
-[...9 lines deleted...]
-      </c>
+        <v>35.16</v>
+      </c>
+      <c r="M82" t="inlineStr"/>
+      <c r="N82" t="inlineStr"/>
+      <c r="O82" t="inlineStr"/>
       <c r="P82" t="n">
-        <v>5.27</v>
-[...14 lines deleted...]
-        <v>7.52</v>
+        <v>1.42</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>118044</t>
+          <t>123265</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>赛特转债</t>
+          <t>耐普转02</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>688398</t>
+          <t>300818</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>赛特新材</t>
-[...48 lines deleted...]
-      </c>
+          <t>耐普矿机</t>
+        </is>
+      </c>
+      <c r="E83" t="n">
+        <v>50.1893</v>
+      </c>
+      <c r="F83" t="n">
+        <v>1.998</v>
+      </c>
+      <c r="G83" t="n">
+        <v>1.4808</v>
+      </c>
+      <c r="H83" t="n">
+        <v>1.16</v>
+      </c>
+      <c r="I83" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="J83" t="n">
+        <v>16.12</v>
+      </c>
+      <c r="K83" t="n">
+        <v>21.27</v>
+      </c>
+      <c r="L83" t="inlineStr"/>
+      <c r="M83" t="inlineStr"/>
+      <c r="N83" t="inlineStr"/>
+      <c r="O83" t="inlineStr"/>
       <c r="P83" t="n">
-        <v>1.06</v>
-[...14 lines deleted...]
-        <v>0.24</v>
+        <v>0.78</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>127053</t>
+          <t>127092</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>豪美转债</t>
+          <t>运机转债</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>002988</t>
+          <t>001288</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>豪美新材</t>
-[...35 lines deleted...]
-        </is>
+          <t>运机集团</t>
+        </is>
+      </c>
+      <c r="E84" t="n">
+        <v>59.0393</v>
+      </c>
+      <c r="F84" t="n">
+        <v>2.2233</v>
+      </c>
+      <c r="G84" t="n">
+        <v>1.8484</v>
+      </c>
+      <c r="H84" t="n">
+        <v>1.57</v>
+      </c>
+      <c r="I84" t="n">
+        <v>1.02</v>
+      </c>
+      <c r="J84" t="n">
+        <v>44.76</v>
+      </c>
+      <c r="K84" t="n">
+        <v>57.34</v>
       </c>
       <c r="L84" t="n">
-        <v>60.208</v>
-[...9 lines deleted...]
-      </c>
+        <v>50.01</v>
+      </c>
+      <c r="M84" t="inlineStr"/>
+      <c r="N84" t="inlineStr"/>
+      <c r="O84" t="inlineStr"/>
       <c r="P84" t="n">
-        <v>1.81</v>
-[...14 lines deleted...]
-        <v>1.18</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>123122</t>
+          <t>113707</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>富瀚转债</t>
+          <t>科博转债</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>300613</t>
+          <t>603786</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>富瀚微</t>
-[...48 lines deleted...]
-      </c>
+          <t>科博达</t>
+        </is>
+      </c>
+      <c r="E85" t="n">
+        <v>32.1635</v>
+      </c>
+      <c r="F85" t="n">
+        <v>2.5482</v>
+      </c>
+      <c r="G85" t="n">
+        <v>1.7565</v>
+      </c>
+      <c r="H85" t="n">
+        <v>7.38</v>
+      </c>
+      <c r="I85" t="n">
+        <v>6.09</v>
+      </c>
+      <c r="J85" t="n">
+        <v>41.24</v>
+      </c>
+      <c r="K85" t="inlineStr"/>
+      <c r="L85" t="inlineStr"/>
+      <c r="M85" t="inlineStr"/>
+      <c r="N85" t="inlineStr"/>
+      <c r="O85" t="inlineStr"/>
       <c r="P85" t="n">
-        <v>2.52</v>
-[...14 lines deleted...]
-        <v>1.45</v>
+        <v>8.289999999999999</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>123144</t>
+          <t>123193</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>裕兴转债</t>
+          <t>海能转债</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>300305</t>
+          <t>300787</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>裕兴股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>海能实业</t>
+        </is>
+      </c>
+      <c r="E86" t="n">
+        <v>65.2114</v>
+      </c>
+      <c r="F86" t="n">
+        <v>1.1524</v>
+      </c>
+      <c r="G86" t="n">
+        <v>0.7551</v>
+      </c>
+      <c r="H86" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="I86" t="n">
+        <v>1.29</v>
+      </c>
+      <c r="J86" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="K86" t="n">
+        <v>11.26</v>
       </c>
       <c r="L86" t="n">
-        <v>38.8436</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.99</v>
+      </c>
+      <c r="M86" t="inlineStr"/>
+      <c r="N86" t="inlineStr"/>
+      <c r="O86" t="inlineStr"/>
       <c r="P86" t="n">
-        <v>0.09</v>
-[...14 lines deleted...]
-        <v>-2.56</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>118039</t>
+          <t>123157</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>煜邦转债</t>
+          <t>科蓝转债</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>688597</t>
+          <t>300663</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>煜邦电力</t>
-[...35 lines deleted...]
-        </is>
+          <t>科蓝软件</t>
+        </is>
+      </c>
+      <c r="E87" t="n">
+        <v>80.43510000000001</v>
+      </c>
+      <c r="F87" t="n">
+        <v>1.4118</v>
+      </c>
+      <c r="G87" t="n">
+        <v>0.8512</v>
+      </c>
+      <c r="H87" t="n">
+        <v>-5.35</v>
+      </c>
+      <c r="I87" t="n">
+        <v>-1.23</v>
+      </c>
+      <c r="J87" t="n">
+        <v>19.93</v>
+      </c>
+      <c r="K87" t="n">
+        <v>28.59</v>
       </c>
       <c r="L87" t="n">
-        <v>54.7126</v>
-[...9 lines deleted...]
-      </c>
+        <v>24.89</v>
+      </c>
+      <c r="M87" t="inlineStr"/>
+      <c r="N87" t="inlineStr"/>
+      <c r="O87" t="inlineStr"/>
       <c r="P87" t="n">
-        <v>0.38</v>
-[...14 lines deleted...]
-        <v>0.75</v>
+        <v>-3.95</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>127092</t>
+          <t>113636</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>运机转债</t>
+          <t>甬金转债</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>001288</t>
+          <t>603995</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>运机集团</t>
-[...35 lines deleted...]
-        </is>
+          <t>甬金股份</t>
+        </is>
+      </c>
+      <c r="E88" t="n">
+        <v>58.3846</v>
+      </c>
+      <c r="F88" t="n">
+        <v>1.1292</v>
+      </c>
+      <c r="G88" t="n">
+        <v>0.5649</v>
+      </c>
+      <c r="H88" t="n">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="I88" t="n">
+        <v>4.53</v>
+      </c>
+      <c r="J88" t="n">
+        <v>15.42</v>
+      </c>
+      <c r="K88" t="n">
+        <v>17.13</v>
       </c>
       <c r="L88" t="n">
-        <v>56.193</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.82</v>
+      </c>
+      <c r="M88" t="inlineStr"/>
+      <c r="N88" t="inlineStr"/>
+      <c r="O88" t="inlineStr"/>
       <c r="P88" t="n">
-        <v>1.02</v>
-[...14 lines deleted...]
-        <v>1.96</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>127114</t>
+          <t>123172</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>宜化转债</t>
+          <t>漱玉转债</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>000422</t>
+          <t>301017</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>湖北宜化</t>
-[...35 lines deleted...]
-        </is>
+          <t>漱玉平民</t>
+        </is>
+      </c>
+      <c r="E89" t="n">
+        <v>76.80289999999999</v>
+      </c>
+      <c r="F89" t="n">
+        <v>0.8933</v>
+      </c>
+      <c r="G89" t="n">
+        <v>0.5842000000000001</v>
+      </c>
+      <c r="H89" t="n">
+        <v>-1.89</v>
+      </c>
+      <c r="I89" t="n">
+        <v>1.33</v>
+      </c>
+      <c r="J89" t="n">
+        <v>11.19</v>
+      </c>
+      <c r="K89" t="n">
+        <v>15.72</v>
       </c>
       <c r="L89" t="n">
-        <v>70.4496</v>
-[...9 lines deleted...]
-      </c>
+        <v>19.04</v>
+      </c>
+      <c r="M89" t="inlineStr"/>
+      <c r="N89" t="inlineStr"/>
+      <c r="O89" t="inlineStr"/>
       <c r="P89" t="n">
-        <v>4.52</v>
-[...8 lines deleted...]
-        <v>8.09</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>118065</t>
+          <t>123168</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>艾为转债</t>
+          <t>惠云转债</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>688798</t>
+          <t>300891</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>艾为电子</t>
-[...35 lines deleted...]
-        </is>
+          <t>惠云钛业</t>
+        </is>
+      </c>
+      <c r="E90" t="n">
+        <v>59.1002</v>
+      </c>
+      <c r="F90" t="n">
+        <v>1.2394</v>
+      </c>
+      <c r="G90" t="n">
+        <v>0.8448</v>
+      </c>
+      <c r="H90" t="n">
+        <v>0.04</v>
+      </c>
+      <c r="I90" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="J90" t="n">
+        <v>11.61</v>
+      </c>
+      <c r="K90" t="n">
+        <v>13.84</v>
       </c>
       <c r="L90" t="n">
-        <v>41.0194</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.28</v>
+      </c>
+      <c r="M90" t="inlineStr"/>
+      <c r="N90" t="inlineStr"/>
+      <c r="O90" t="inlineStr"/>
       <c r="P90" t="n">
-        <v>0.51</v>
-[...12 lines deleted...]
-        <v>3.17</v>
+        <v>-0.63</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>123165</t>
+          <t>123220</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>回天转债</t>
+          <t>易瑞转债</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>300041</t>
+          <t>300942</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>回天新材</t>
-[...35 lines deleted...]
-        </is>
+          <t>易瑞生物</t>
+        </is>
+      </c>
+      <c r="E91" t="n">
+        <v>40.518</v>
+      </c>
+      <c r="F91" t="n">
+        <v>6.6111</v>
+      </c>
+      <c r="G91" t="n">
+        <v>6.0719</v>
+      </c>
+      <c r="H91" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="I91" t="n">
+        <v>-1.85</v>
+      </c>
+      <c r="J91" t="n">
+        <v>9.01</v>
+      </c>
+      <c r="K91" t="n">
+        <v>12.01</v>
       </c>
       <c r="L91" t="n">
-        <v>52.536</v>
-[...9 lines deleted...]
-      </c>
+        <v>21.22</v>
+      </c>
+      <c r="M91" t="inlineStr"/>
+      <c r="N91" t="inlineStr"/>
+      <c r="O91" t="inlineStr"/>
       <c r="P91" t="n">
-        <v>2.99</v>
-[...14 lines deleted...]
-        <v>2.21</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>123168</t>
+          <t>123195</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>惠云转债</t>
+          <t>蓝晓转02</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>300891</t>
+          <t>300487</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>惠云钛业</t>
-[...35 lines deleted...]
-        </is>
+          <t>蓝晓科技</t>
+        </is>
+      </c>
+      <c r="E92" t="n">
+        <v>31.6465</v>
+      </c>
+      <c r="F92" t="n">
+        <v>3.2659</v>
+      </c>
+      <c r="G92" t="n">
+        <v>2.492</v>
+      </c>
+      <c r="H92" t="n">
+        <v>7.87</v>
+      </c>
+      <c r="I92" t="n">
+        <v>7.17</v>
+      </c>
+      <c r="J92" t="n">
+        <v>33.67</v>
+      </c>
+      <c r="K92" t="n">
+        <v>50.81</v>
       </c>
       <c r="L92" t="n">
-        <v>58.3688</v>
-[...9 lines deleted...]
-      </c>
+        <v>36.26</v>
+      </c>
+      <c r="M92" t="inlineStr"/>
+      <c r="N92" t="inlineStr"/>
+      <c r="O92" t="inlineStr"/>
       <c r="P92" t="n">
-        <v>0.41</v>
-[...14 lines deleted...]
-        <v>-0.63</v>
+        <v>8.970000000000001</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>118069</t>
+          <t>118037</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>爱科转债</t>
+          <t>上声转债</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>688092</t>
+          <t>688533</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>爱科科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>上声电子</t>
+        </is>
+      </c>
+      <c r="E93" t="n">
+        <v>53.4539</v>
+      </c>
+      <c r="F93" t="n">
+        <v>2.044</v>
+      </c>
+      <c r="G93" t="n">
+        <v>1.6064</v>
+      </c>
+      <c r="H93" t="n">
+        <v>2.35</v>
+      </c>
+      <c r="I93" t="n">
+        <v>1.59</v>
+      </c>
+      <c r="J93" t="n">
+        <v>9.119999999999999</v>
+      </c>
+      <c r="K93" t="n">
+        <v>12.71</v>
       </c>
       <c r="L93" t="n">
-        <v>20.9397</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.57</v>
+      </c>
+      <c r="M93" t="inlineStr"/>
+      <c r="N93" t="inlineStr"/>
+      <c r="O93" t="inlineStr"/>
       <c r="P93" t="n">
-        <v>0.75</v>
-[...8 lines deleted...]
-        <v>0.51</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>110090</t>
+          <t>123258</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>爱迪转债</t>
+          <t>胜蓝转02</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>600933</t>
+          <t>300843</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>爱柯迪</t>
-[...48 lines deleted...]
-      </c>
+          <t>胜蓝股份</t>
+        </is>
+      </c>
+      <c r="E94" t="n">
+        <v>46.2636</v>
+      </c>
+      <c r="F94" t="n">
+        <v>1.9726</v>
+      </c>
+      <c r="G94" t="n">
+        <v>1.7199</v>
+      </c>
+      <c r="H94" t="n">
+        <v>1.03</v>
+      </c>
+      <c r="I94" t="n">
+        <v>0.77</v>
+      </c>
+      <c r="J94" t="n">
+        <v>96.15000000000001</v>
+      </c>
+      <c r="K94" t="n">
+        <v>79.47</v>
+      </c>
+      <c r="L94" t="inlineStr"/>
+      <c r="M94" t="inlineStr"/>
+      <c r="N94" t="inlineStr"/>
+      <c r="O94" t="inlineStr"/>
       <c r="P94" t="n">
-        <v>9.130000000000001</v>
-[...14 lines deleted...]
-        <v>11.71</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>123252</t>
+          <t>111021</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>银邦转债</t>
+          <t>奥锐转债</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>300337</t>
+          <t>605116</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>银邦股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>奥锐特</t>
+        </is>
+      </c>
+      <c r="E95" t="n">
+        <v>35.846</v>
+      </c>
+      <c r="F95" t="n">
+        <v>4.1602</v>
+      </c>
+      <c r="G95" t="n">
+        <v>2.634</v>
+      </c>
+      <c r="H95" t="n">
+        <v>3.55</v>
+      </c>
+      <c r="I95" t="n">
+        <v>2.89</v>
+      </c>
+      <c r="J95" t="n">
+        <v>13.95</v>
+      </c>
+      <c r="K95" t="n">
+        <v>17.08</v>
       </c>
       <c r="L95" t="n">
-        <v>76.5202</v>
-[...9 lines deleted...]
-      </c>
+        <v>21.8</v>
+      </c>
+      <c r="M95" t="inlineStr"/>
+      <c r="N95" t="inlineStr"/>
+      <c r="O95" t="inlineStr"/>
       <c r="P95" t="n">
-        <v>0.64</v>
-[...14 lines deleted...]
-        <v>0.46</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>111002</t>
+          <t>113661</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>特纸转债</t>
+          <t>福22转债</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>605007</t>
+          <t>603806</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>五洲特纸</t>
-[...35 lines deleted...]
-        </is>
+          <t>福斯特</t>
+        </is>
+      </c>
+      <c r="E96" t="n">
+        <v>19.9876</v>
+      </c>
+      <c r="F96" t="n">
+        <v>12.8171</v>
+      </c>
+      <c r="G96" t="n">
+        <v>11.5007</v>
+      </c>
+      <c r="H96" t="n">
+        <v>13.08</v>
+      </c>
+      <c r="I96" t="n">
+        <v>18.5</v>
+      </c>
+      <c r="J96" t="n">
+        <v>11.11</v>
+      </c>
+      <c r="K96" t="n">
+        <v>18.21</v>
       </c>
       <c r="L96" t="n">
-        <v>71.7816</v>
-[...9 lines deleted...]
-      </c>
+        <v>19.11</v>
+      </c>
+      <c r="M96" t="inlineStr"/>
+      <c r="N96" t="inlineStr"/>
+      <c r="O96" t="inlineStr"/>
       <c r="P96" t="n">
-        <v>2.72</v>
-[...14 lines deleted...]
-        <v>2.45</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>123269</t>
+          <t>118030</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>金杨转债</t>
+          <t>睿创转债</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>301210</t>
+          <t>688002</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>金杨精密</t>
-[...35 lines deleted...]
-        </is>
+          <t>XD睿创微</t>
+        </is>
+      </c>
+      <c r="E97" t="n">
+        <v>34.4984</v>
+      </c>
+      <c r="F97" t="n">
+        <v>2.89</v>
+      </c>
+      <c r="G97" t="n">
+        <v>2.0629</v>
+      </c>
+      <c r="H97" t="n">
+        <v>5.69</v>
+      </c>
+      <c r="I97" t="n">
+        <v>4.96</v>
+      </c>
+      <c r="J97" t="n">
+        <v>33.52</v>
+      </c>
+      <c r="K97" t="n">
+        <v>50.84</v>
       </c>
       <c r="L97" t="n">
-        <v>39.2176</v>
-[...9 lines deleted...]
-      </c>
+        <v>48.26</v>
+      </c>
+      <c r="M97" t="inlineStr"/>
+      <c r="N97" t="inlineStr"/>
+      <c r="O97" t="inlineStr"/>
       <c r="P97" t="n">
-        <v>0.61</v>
-[...10 lines deleted...]
-        <v>0.51</v>
+        <v>11.25</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>123195</t>
+          <t>123216</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>蓝晓转02</t>
+          <t>科顺转债</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>300487</t>
+          <t>300737</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>蓝晓科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>科顺股份</t>
+        </is>
+      </c>
+      <c r="E98" t="n">
+        <v>69.6862</v>
+      </c>
+      <c r="F98" t="n">
+        <v>1.4516</v>
+      </c>
+      <c r="G98" t="n">
+        <v>1.378</v>
+      </c>
+      <c r="H98" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="I98" t="n">
+        <v>-3.38</v>
+      </c>
+      <c r="J98" t="n">
+        <v>9.94</v>
+      </c>
+      <c r="K98" t="n">
+        <v>18.33</v>
       </c>
       <c r="L98" t="n">
-        <v>31.5658</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.33</v>
+      </c>
+      <c r="M98" t="inlineStr"/>
+      <c r="N98" t="inlineStr"/>
+      <c r="O98" t="inlineStr"/>
       <c r="P98" t="n">
-        <v>7.17</v>
-[...14 lines deleted...]
-        <v>8.970000000000001</v>
+        <v>-5.35</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>128134</t>
+          <t>127078</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>鸿路转债</t>
+          <t>优彩转债</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>002541</t>
+          <t>002998</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>鸿路钢构</t>
-[...35 lines deleted...]
-        </is>
+          <t>优彩资源</t>
+        </is>
+      </c>
+      <c r="E99" t="n">
+        <v>28.3639</v>
+      </c>
+      <c r="F99" t="n">
+        <v>4.6678</v>
+      </c>
+      <c r="G99" t="n">
+        <v>3.3545</v>
+      </c>
+      <c r="H99" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="I99" t="n">
+        <v>1.37</v>
+      </c>
+      <c r="J99" t="n">
+        <v>31.47</v>
+      </c>
+      <c r="K99" t="n">
+        <v>29.7</v>
       </c>
       <c r="L99" t="n">
-        <v>64.4755</v>
-[...9 lines deleted...]
-      </c>
+        <v>38.13</v>
+      </c>
+      <c r="M99" t="inlineStr"/>
+      <c r="N99" t="inlineStr"/>
+      <c r="O99" t="inlineStr"/>
       <c r="P99" t="n">
-        <v>11.79</v>
-[...14 lines deleted...]
-        <v>6.31</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>118051</t>
+          <t>118036</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>皓元转债</t>
+          <t>力合转债</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>688131</t>
+          <t>688589</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>皓元医药</t>
-[...35 lines deleted...]
-        </is>
+          <t>力合微</t>
+        </is>
+      </c>
+      <c r="E100" t="n">
+        <v>31.225</v>
+      </c>
+      <c r="F100" t="n">
+        <v>9.972300000000001</v>
+      </c>
+      <c r="G100" t="n">
+        <v>9.569100000000001</v>
+      </c>
+      <c r="H100" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="I100" t="n">
+        <v>1.07</v>
+      </c>
+      <c r="J100" t="n">
+        <v>16.04</v>
+      </c>
+      <c r="K100" t="n">
+        <v>23.69</v>
       </c>
       <c r="L100" t="n">
-        <v>49.9509</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.68</v>
+      </c>
+      <c r="M100" t="inlineStr"/>
+      <c r="N100" t="inlineStr"/>
+      <c r="O100" t="inlineStr"/>
       <c r="P100" t="n">
-        <v>1.27</v>
-[...14 lines deleted...]
-        <v>2.4</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>118072</t>
+          <t>113686</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>鼎通转债</t>
+          <t>泰瑞转债</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>688668</t>
+          <t>603289</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>鼎通科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>泰瑞机器</t>
+        </is>
+      </c>
+      <c r="E101" t="n">
+        <v>49.9672</v>
+      </c>
+      <c r="F101" t="n">
+        <v>1.7345</v>
+      </c>
+      <c r="G101" t="n">
+        <v>1.3756</v>
+      </c>
+      <c r="H101" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="I101" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="J101" t="n">
+        <v>25.09</v>
+      </c>
+      <c r="K101" t="n">
+        <v>26.28</v>
       </c>
       <c r="L101" t="n">
-        <v>24.4736</v>
-[...9 lines deleted...]
-      </c>
+        <v>26.3</v>
+      </c>
+      <c r="M101" t="inlineStr"/>
+      <c r="N101" t="inlineStr"/>
+      <c r="O101" t="inlineStr"/>
       <c r="P101" t="n">
-        <v>0.67</v>
-[...8 lines deleted...]
-        <v>2.41</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>123076</t>
+          <t>113705</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>强力转债</t>
+          <t>豪26转债</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>300429</t>
+          <t>603809</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>强力新材</t>
-[...48 lines deleted...]
-      </c>
+          <t>豪能股份</t>
+        </is>
+      </c>
+      <c r="E102" t="n">
+        <v>60.0255</v>
+      </c>
+      <c r="F102" t="n">
+        <v>1.5825</v>
+      </c>
+      <c r="G102" t="n">
+        <v>1.193</v>
+      </c>
+      <c r="H102" t="n">
+        <v>3.22</v>
+      </c>
+      <c r="I102" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="J102" t="n">
+        <v>16.74</v>
+      </c>
+      <c r="K102" t="inlineStr"/>
+      <c r="L102" t="inlineStr"/>
+      <c r="M102" t="inlineStr"/>
+      <c r="N102" t="inlineStr"/>
+      <c r="O102" t="inlineStr"/>
       <c r="P102" t="n">
-        <v>-0.46</v>
-[...14 lines deleted...]
-        <v>-1.27</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>113692</t>
+          <t>127053</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>保隆转债</t>
+          <t>豪美转债</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>603197</t>
+          <t>002988</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>保隆科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>豪美新材</t>
+        </is>
+      </c>
+      <c r="E103" t="n">
+        <v>61.8856</v>
+      </c>
+      <c r="F103" t="n">
+        <v>1.6985</v>
+      </c>
+      <c r="G103" t="n">
+        <v>1.3995</v>
+      </c>
+      <c r="H103" t="n">
+        <v>2.09</v>
+      </c>
+      <c r="I103" t="n">
+        <v>1.81</v>
+      </c>
+      <c r="J103" t="n">
+        <v>51.69</v>
+      </c>
+      <c r="K103" t="n">
+        <v>49.47</v>
       </c>
       <c r="L103" t="n">
-        <v>69.1609</v>
-[...9 lines deleted...]
-      </c>
+        <v>48.92</v>
+      </c>
+      <c r="M103" t="inlineStr"/>
+      <c r="N103" t="inlineStr"/>
+      <c r="O103" t="inlineStr"/>
       <c r="P103" t="n">
-        <v>3.79</v>
-[...14 lines deleted...]
-        <v>2.13</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>118032</t>
+          <t>113694</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>建龙转债</t>
+          <t>清源转债</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>688357</t>
+          <t>603628</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>建龙微纳</t>
-[...48 lines deleted...]
-      </c>
+          <t>清源股份</t>
+        </is>
+      </c>
+      <c r="E104" t="n">
+        <v>61.8142</v>
+      </c>
+      <c r="F104" t="n">
+        <v>2.0715</v>
+      </c>
+      <c r="G104" t="n">
+        <v>1.7891</v>
+      </c>
+      <c r="H104" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="I104" t="n">
+        <v>1.69</v>
+      </c>
+      <c r="J104" t="n">
+        <v>12.23</v>
+      </c>
+      <c r="K104" t="n">
+        <v>15.57</v>
+      </c>
+      <c r="L104" t="inlineStr"/>
+      <c r="M104" t="inlineStr"/>
+      <c r="N104" t="inlineStr"/>
+      <c r="O104" t="inlineStr"/>
       <c r="P104" t="n">
-        <v>1.53</v>
-[...14 lines deleted...]
-        <v>0.99</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>118066</t>
+          <t>127038</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>统联转债</t>
+          <t>国微转债</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>688210</t>
+          <t>002049</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>统联精密</t>
-[...35 lines deleted...]
-        </is>
+          <t>紫光国微</t>
+        </is>
+      </c>
+      <c r="E105" t="n">
+        <v>25.6445</v>
+      </c>
+      <c r="F105" t="n">
+        <v>3.3601</v>
+      </c>
+      <c r="G105" t="n">
+        <v>2.8599</v>
+      </c>
+      <c r="H105" t="n">
+        <v>11.79</v>
+      </c>
+      <c r="I105" t="n">
+        <v>25.32</v>
+      </c>
+      <c r="J105" t="n">
+        <v>12.7</v>
+      </c>
+      <c r="K105" t="n">
+        <v>24.97</v>
       </c>
       <c r="L105" t="n">
-        <v>58.0148</v>
-[...9 lines deleted...]
-      </c>
+        <v>23.37</v>
+      </c>
+      <c r="M105" t="inlineStr"/>
+      <c r="N105" t="inlineStr"/>
+      <c r="O105" t="inlineStr"/>
       <c r="P105" t="n">
-        <v>0.59</v>
-[...12 lines deleted...]
-        <v>-0.05</v>
+        <v>14.37</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>113695</t>
+          <t>113053</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>华辰转债</t>
+          <t>隆22转债</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>603097</t>
+          <t>601012</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>江苏华辰</t>
-[...35 lines deleted...]
-        </is>
+          <t>隆基绿能</t>
+        </is>
+      </c>
+      <c r="E106" t="n">
+        <v>66.0566</v>
+      </c>
+      <c r="F106" t="n">
+        <v>1.2792</v>
+      </c>
+      <c r="G106" t="n">
+        <v>1.0029</v>
+      </c>
+      <c r="H106" t="n">
+        <v>-85.92</v>
+      </c>
+      <c r="I106" t="n">
+        <v>107.51</v>
+      </c>
+      <c r="J106" t="n">
+        <v>8.51</v>
+      </c>
+      <c r="K106" t="n">
+        <v>11.78</v>
       </c>
       <c r="L106" t="n">
-        <v>64.071</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.12</v>
+      </c>
+      <c r="M106" t="inlineStr"/>
+      <c r="N106" t="inlineStr"/>
+      <c r="O106" t="inlineStr"/>
       <c r="P106" t="n">
-        <v>1.21</v>
-[...12 lines deleted...]
-        <v>0.7</v>
+        <v>-64.2</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>127038</t>
+          <t>127034</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>国微转债</t>
+          <t>绿茵转债</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>002049</t>
+          <t>002887</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>紫光国微</t>
-[...35 lines deleted...]
-        </is>
+          <t>绿茵生态</t>
+        </is>
+      </c>
+      <c r="E107" t="n">
+        <v>37.2862</v>
+      </c>
+      <c r="F107" t="n">
+        <v>2.2619</v>
+      </c>
+      <c r="G107" t="n">
+        <v>2.255</v>
+      </c>
+      <c r="H107" t="n">
+        <v>1</v>
+      </c>
+      <c r="I107" t="n">
+        <v>1.14</v>
+      </c>
+      <c r="J107" t="n">
+        <v>18.82</v>
+      </c>
+      <c r="K107" t="n">
+        <v>20.21</v>
       </c>
       <c r="L107" t="n">
-        <v>25.47</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.24</v>
+      </c>
+      <c r="M107" t="inlineStr"/>
+      <c r="N107" t="inlineStr"/>
+      <c r="O107" t="inlineStr"/>
       <c r="P107" t="n">
-        <v>25.32</v>
-[...14 lines deleted...]
-        <v>14.37</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>111009</t>
+          <t>123274</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>盛泰转债</t>
+          <t>维科转债</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>605138</t>
+          <t>301499</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>盛泰集团</t>
-[...48 lines deleted...]
-      </c>
+          <t>维科精密</t>
+        </is>
+      </c>
+      <c r="E108" t="n">
+        <v>23.4985</v>
+      </c>
+      <c r="F108" t="n">
+        <v>2.8197</v>
+      </c>
+      <c r="G108" t="n">
+        <v>2.0335</v>
+      </c>
+      <c r="H108" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="I108" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="J108" t="n">
+        <v>18.59</v>
+      </c>
+      <c r="K108" t="inlineStr"/>
+      <c r="L108" t="inlineStr"/>
+      <c r="M108" t="inlineStr"/>
+      <c r="N108" t="inlineStr"/>
+      <c r="O108" t="inlineStr"/>
       <c r="P108" t="n">
-        <v>1.04</v>
-[...14 lines deleted...]
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>111003</t>
+          <t>110092</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>聚合转债</t>
+          <t>三房转债</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>605166</t>
+          <t>600370</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>聚合顺</t>
-[...35 lines deleted...]
-        </is>
+          <t>*ST三房</t>
+        </is>
+      </c>
+      <c r="E109" t="n">
+        <v>68.4049</v>
+      </c>
+      <c r="F109" t="n">
+        <v>0.905</v>
+      </c>
+      <c r="G109" t="n">
+        <v>0.7006</v>
+      </c>
+      <c r="H109" t="n">
+        <v>-4.67</v>
+      </c>
+      <c r="I109" t="n">
+        <v>-2.75</v>
+      </c>
+      <c r="J109" t="n">
+        <v>14.27</v>
+      </c>
+      <c r="K109" t="n">
+        <v>46.47</v>
       </c>
       <c r="L109" t="n">
-        <v>62.4012</v>
-[...9 lines deleted...]
-      </c>
+        <v>38.81</v>
+      </c>
+      <c r="M109" t="inlineStr"/>
+      <c r="N109" t="inlineStr"/>
+      <c r="O109" t="inlineStr"/>
       <c r="P109" t="n">
-        <v>1.97</v>
-[...14 lines deleted...]
-        <v>1.45</v>
+        <v>-8.85</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>113051</t>
+          <t>123262</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>节能转债</t>
+          <t>神宇转债</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>601016</t>
+          <t>300563</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>节能风电</t>
-[...48 lines deleted...]
-      </c>
+          <t>神宇股份</t>
+        </is>
+      </c>
+      <c r="E110" t="n">
+        <v>40.5601</v>
+      </c>
+      <c r="F110" t="n">
+        <v>4.6762</v>
+      </c>
+      <c r="G110" t="n">
+        <v>4.0593</v>
+      </c>
+      <c r="H110" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="I110" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="J110" t="n">
+        <v>15.11</v>
+      </c>
+      <c r="K110" t="n">
+        <v>19.96</v>
+      </c>
+      <c r="L110" t="inlineStr"/>
+      <c r="M110" t="inlineStr"/>
+      <c r="N110" t="inlineStr"/>
+      <c r="O110" t="inlineStr"/>
       <c r="P110" t="n">
-        <v>15.12</v>
-[...14 lines deleted...]
-        <v>6.86</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>127099</t>
+          <t>113678</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>盛航转债</t>
+          <t>中贝转债</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>001205</t>
+          <t>603220</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>盛航股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>中贝通信</t>
+        </is>
+      </c>
+      <c r="E111" t="n">
+        <v>65.99809999999999</v>
+      </c>
+      <c r="F111" t="n">
+        <v>0.9261</v>
+      </c>
+      <c r="G111" t="n">
+        <v>0.7988</v>
+      </c>
+      <c r="H111" t="n">
+        <v>1.45</v>
+      </c>
+      <c r="I111" t="n">
+        <v>1.44</v>
+      </c>
+      <c r="J111" t="n">
+        <v>17.74</v>
+      </c>
+      <c r="K111" t="n">
+        <v>39.35</v>
       </c>
       <c r="L111" t="n">
-        <v>52.1787</v>
-[...9 lines deleted...]
-      </c>
+        <v>35.93</v>
+      </c>
+      <c r="M111" t="inlineStr"/>
+      <c r="N111" t="inlineStr"/>
+      <c r="O111" t="inlineStr"/>
       <c r="P111" t="n">
-        <v>1.82</v>
-[...14 lines deleted...]
-        <v>1.09</v>
+        <v>0.8100000000000001</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>113705</t>
+          <t>123154</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>豪26转债</t>
+          <t>火星转债</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>603809</t>
+          <t>300894</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>豪能股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>火星人</t>
+        </is>
+      </c>
+      <c r="E112" t="n">
+        <v>51.6581</v>
+      </c>
+      <c r="F112" t="n">
+        <v>1.5179</v>
+      </c>
+      <c r="G112" t="n">
+        <v>1.2345</v>
+      </c>
+      <c r="H112" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="I112" t="n">
+        <v>2.47</v>
+      </c>
+      <c r="J112" t="n">
+        <v>12.31</v>
+      </c>
+      <c r="K112" t="n">
+        <v>13.56</v>
       </c>
       <c r="L112" t="n">
-        <v>48.8154</v>
-[...9 lines deleted...]
-      </c>
+        <v>11.25</v>
+      </c>
+      <c r="M112" t="inlineStr"/>
+      <c r="N112" t="inlineStr"/>
+      <c r="O112" t="inlineStr"/>
       <c r="P112" t="n">
-        <v>1.82</v>
-[...8 lines deleted...]
-        <v>2.77</v>
+        <v>-2.96</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>123133</t>
+          <t>118069</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>佩蒂转债</t>
+          <t>爱科转债</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>300673</t>
+          <t>688092</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>佩蒂股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>爱科科技</t>
+        </is>
+      </c>
+      <c r="E113" t="n">
+        <v>40.0658</v>
+      </c>
+      <c r="F113" t="n">
+        <v>5.1009</v>
+      </c>
+      <c r="G113" t="n">
+        <v>4.4182</v>
+      </c>
+      <c r="H113" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="I113" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="J113" t="n">
+        <v>22.06</v>
+      </c>
+      <c r="K113" t="inlineStr"/>
+      <c r="L113" t="inlineStr"/>
+      <c r="M113" t="inlineStr"/>
+      <c r="N113" t="inlineStr"/>
+      <c r="O113" t="inlineStr"/>
       <c r="P113" t="n">
-        <v>-0.11</v>
-[...14 lines deleted...]
-        <v>1.16</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>123154</t>
+          <t>118042</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>火星转债</t>
+          <t>奥维转债</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>300894</t>
+          <t>688516</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>火星人</t>
-[...35 lines deleted...]
-        </is>
+          <t>奥特维</t>
+        </is>
+      </c>
+      <c r="E114" t="n">
+        <v>73.80410000000001</v>
+      </c>
+      <c r="F114" t="n">
+        <v>1.3238</v>
+      </c>
+      <c r="G114" t="n">
+        <v>0.765</v>
+      </c>
+      <c r="H114" t="n">
+        <v>12.57</v>
+      </c>
+      <c r="I114" t="n">
+        <v>12.56</v>
+      </c>
+      <c r="J114" t="n">
+        <v>11.63</v>
+      </c>
+      <c r="K114" t="n">
+        <v>19.88</v>
       </c>
       <c r="L114" t="n">
-        <v>48.4873</v>
-[...9 lines deleted...]
-      </c>
+        <v>23.64</v>
+      </c>
+      <c r="M114" t="inlineStr"/>
+      <c r="N114" t="inlineStr"/>
+      <c r="O114" t="inlineStr"/>
       <c r="P114" t="n">
-        <v>2.47</v>
-[...14 lines deleted...]
-        <v>-2.96</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>123171</t>
+          <t>127109</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>共同转债</t>
+          <t>电化转债</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>300966</t>
+          <t>002125</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>共同药业</t>
-[...48 lines deleted...]
-      </c>
+          <t>湘潭电化</t>
+        </is>
+      </c>
+      <c r="E115" t="n">
+        <v>33.319</v>
+      </c>
+      <c r="F115" t="n">
+        <v>1.9926</v>
+      </c>
+      <c r="G115" t="n">
+        <v>1.5043</v>
+      </c>
+      <c r="H115" t="n">
+        <v>3.15</v>
+      </c>
+      <c r="I115" t="n">
+        <v>3.52</v>
+      </c>
+      <c r="J115" t="n">
+        <v>47.29</v>
+      </c>
+      <c r="K115" t="n">
+        <v>51.86</v>
+      </c>
+      <c r="L115" t="inlineStr"/>
+      <c r="M115" t="inlineStr"/>
+      <c r="N115" t="inlineStr"/>
+      <c r="O115" t="inlineStr"/>
       <c r="P115" t="n">
-        <v>0.23</v>
-[...14 lines deleted...]
-        <v>-0.73</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>127088</t>
+          <t>123275</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>赫达转债</t>
+          <t>肇民转债</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>002810</t>
+          <t>301000</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>山东赫达</t>
-[...48 lines deleted...]
-      </c>
+          <t>肇民科技</t>
+        </is>
+      </c>
+      <c r="E116" t="n">
+        <v>19.348</v>
+      </c>
+      <c r="F116" t="n">
+        <v>2.6892</v>
+      </c>
+      <c r="G116" t="n">
+        <v>1.8965</v>
+      </c>
+      <c r="H116" t="n">
+        <v>1.42</v>
+      </c>
+      <c r="I116" t="n">
+        <v>1.03</v>
+      </c>
+      <c r="J116" t="n">
+        <v>20.8</v>
+      </c>
+      <c r="K116" t="inlineStr"/>
+      <c r="L116" t="inlineStr"/>
+      <c r="M116" t="inlineStr"/>
+      <c r="N116" t="inlineStr"/>
+      <c r="O116" t="inlineStr"/>
       <c r="P116" t="n">
-        <v>2.2</v>
-[...14 lines deleted...]
-        <v>1.42</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>123189</t>
+          <t>113680</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>晓鸣转债</t>
+          <t>丽岛转债</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>300967</t>
+          <t>603937</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>晓鸣股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>丽岛新材</t>
+        </is>
+      </c>
+      <c r="E117" t="n">
+        <v>40.5011</v>
+      </c>
+      <c r="F117" t="n">
+        <v>2.1268</v>
+      </c>
+      <c r="G117" t="n">
+        <v>1.2286</v>
+      </c>
+      <c r="H117" t="n">
+        <v>-0.34</v>
+      </c>
+      <c r="I117" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="J117" t="n">
+        <v>13.05</v>
+      </c>
+      <c r="K117" t="n">
+        <v>19.12</v>
       </c>
       <c r="L117" t="n">
-        <v>50.9688</v>
-[...9 lines deleted...]
-      </c>
+        <v>25.29</v>
+      </c>
+      <c r="M117" t="inlineStr"/>
+      <c r="N117" t="inlineStr"/>
+      <c r="O117" t="inlineStr"/>
       <c r="P117" t="n">
-        <v>-1.55</v>
-[...14 lines deleted...]
-        <v>0.85</v>
+        <v>-0.36</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>123183</t>
+          <t>110084</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>海顺转债</t>
+          <t>贵燃转债</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>300501</t>
+          <t>600903</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>海顺新材</t>
-[...35 lines deleted...]
-        </is>
+          <t>贵州燃气</t>
+        </is>
+      </c>
+      <c r="E118" t="n">
+        <v>63.2964</v>
+      </c>
+      <c r="F118" t="n">
+        <v>0.6448</v>
+      </c>
+      <c r="G118" t="n">
+        <v>0.5037</v>
+      </c>
+      <c r="H118" t="n">
+        <v>0.63</v>
+      </c>
+      <c r="I118" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="J118" t="n">
+        <v>18.01</v>
+      </c>
+      <c r="K118" t="n">
+        <v>22.97</v>
       </c>
       <c r="L118" t="n">
-        <v>43.5268</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.24</v>
+      </c>
+      <c r="M118" t="inlineStr"/>
+      <c r="N118" t="inlineStr"/>
+      <c r="O118" t="inlineStr"/>
       <c r="P118" t="n">
-        <v>0.85</v>
-[...14 lines deleted...]
-        <v>-0.23</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>118036</t>
+          <t>127085</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>力合转债</t>
+          <t>韵达转债</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>688589</t>
+          <t>002120</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>力合微</t>
-[...35 lines deleted...]
-        </is>
+          <t>韵达股份</t>
+        </is>
+      </c>
+      <c r="E119" t="n">
+        <v>41.885</v>
+      </c>
+      <c r="F119" t="n">
+        <v>1.6227</v>
+      </c>
+      <c r="G119" t="n">
+        <v>1.6122</v>
+      </c>
+      <c r="H119" t="n">
+        <v>19.14</v>
+      </c>
+      <c r="I119" t="n">
+        <v>16.25</v>
+      </c>
+      <c r="J119" t="n">
+        <v>9.48</v>
+      </c>
+      <c r="K119" t="n">
+        <v>10.12</v>
       </c>
       <c r="L119" t="n">
-        <v>29.6731</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.35</v>
+      </c>
+      <c r="M119" t="inlineStr"/>
+      <c r="N119" t="inlineStr"/>
+      <c r="O119" t="inlineStr"/>
       <c r="P119" t="n">
-        <v>1.07</v>
-[...14 lines deleted...]
-        <v>0.21</v>
+        <v>11.71</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>123237</t>
+          <t>118015</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>佳禾转债</t>
+          <t>芯海转债</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>300793</t>
+          <t>688595</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>佳禾智能</t>
-[...35 lines deleted...]
-        </is>
+          <t>芯海科技</t>
+        </is>
+      </c>
+      <c r="E120" t="n">
+        <v>54.2336</v>
+      </c>
+      <c r="F120" t="n">
+        <v>2.5597</v>
+      </c>
+      <c r="G120" t="n">
+        <v>1.6345</v>
+      </c>
+      <c r="H120" t="n">
+        <v>-1.73</v>
+      </c>
+      <c r="I120" t="n">
+        <v>-1.43</v>
+      </c>
+      <c r="J120" t="n">
+        <v>10.32</v>
+      </c>
+      <c r="K120" t="n">
+        <v>16.18</v>
       </c>
       <c r="L120" t="n">
-        <v>30.169</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.64</v>
+      </c>
+      <c r="M120" t="inlineStr"/>
+      <c r="N120" t="inlineStr"/>
+      <c r="O120" t="inlineStr"/>
       <c r="P120" t="n">
-        <v>1.33</v>
-[...14 lines deleted...]
-        <v>-1.55</v>
+        <v>-1.05</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>127045</t>
+          <t>113046</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>牧原转债</t>
+          <t>金田转债</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>002714</t>
+          <t>601609</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>牧原股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>金田股份</t>
+        </is>
+      </c>
+      <c r="E121" t="n">
+        <v>68.6703</v>
+      </c>
+      <c r="F121" t="n">
+        <v>1.3566</v>
+      </c>
+      <c r="G121" t="n">
+        <v>0.9062</v>
+      </c>
+      <c r="H121" t="n">
+        <v>4.82</v>
+      </c>
+      <c r="I121" t="n">
+        <v>5.27</v>
+      </c>
+      <c r="J121" t="n">
+        <v>21.23</v>
+      </c>
+      <c r="K121" t="n">
+        <v>24.04</v>
       </c>
       <c r="L121" t="n">
-        <v>50.7312</v>
-[...9 lines deleted...]
-      </c>
+        <v>22.42</v>
+      </c>
+      <c r="M121" t="inlineStr"/>
+      <c r="N121" t="inlineStr"/>
+      <c r="O121" t="inlineStr"/>
       <c r="P121" t="n">
-        <v>-42.63</v>
-[...14 lines deleted...]
-        <v>154.87</v>
+        <v>7.52</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>127070</t>
+          <t>110098</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>大中转债</t>
+          <t>南药转债</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>001203</t>
+          <t>600713</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>大中矿业</t>
-[...35 lines deleted...]
-        </is>
+          <t>南京医药</t>
+        </is>
+      </c>
+      <c r="E122" t="n">
+        <v>77.14319999999999</v>
+      </c>
+      <c r="F122" t="n">
+        <v>1.4519</v>
+      </c>
+      <c r="G122" t="n">
+        <v>1.1533</v>
+      </c>
+      <c r="H122" t="n">
+        <v>5.71</v>
+      </c>
+      <c r="I122" t="n">
+        <v>5.78</v>
+      </c>
+      <c r="J122" t="n">
+        <v>9.69</v>
+      </c>
+      <c r="K122" t="n">
+        <v>13.33</v>
       </c>
       <c r="L122" t="n">
-        <v>59.7406</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.26</v>
+      </c>
+      <c r="M122" t="inlineStr"/>
+      <c r="N122" t="inlineStr"/>
+      <c r="O122" t="inlineStr"/>
       <c r="P122" t="n">
-        <v>11.41</v>
-[...14 lines deleted...]
-        <v>7.36</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>113681</t>
+          <t>123209</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>镇洋转债</t>
+          <t>聚隆转债</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>603213</t>
+          <t>300644</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>镇洋发展</t>
-[...35 lines deleted...]
-        </is>
+          <t>南京聚隆</t>
+        </is>
+      </c>
+      <c r="E123" t="n">
+        <v>59.8002</v>
+      </c>
+      <c r="F123" t="n">
+        <v>1.3154</v>
+      </c>
+      <c r="G123" t="n">
+        <v>0.9381</v>
+      </c>
+      <c r="H123" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="I123" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="J123" t="n">
+        <v>17.6</v>
+      </c>
+      <c r="K123" t="n">
+        <v>29.06</v>
       </c>
       <c r="L123" t="n">
-        <v>41.8389</v>
-[...9 lines deleted...]
-      </c>
+        <v>44.03</v>
+      </c>
+      <c r="M123" t="inlineStr"/>
+      <c r="N123" t="inlineStr"/>
+      <c r="O123" t="inlineStr"/>
       <c r="P123" t="n">
-        <v>2.49</v>
-[...14 lines deleted...]
-        <v>0.76</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>110081</t>
+          <t>127098</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>闻泰转债</t>
+          <t>欧晶转债</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>600745</t>
+          <t>001269</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>*ST闻泰</t>
-[...35 lines deleted...]
-        </is>
+          <t>欧晶科技</t>
+        </is>
+      </c>
+      <c r="E124" t="n">
+        <v>56.1606</v>
+      </c>
+      <c r="F124" t="n">
+        <v>2.5992</v>
+      </c>
+      <c r="G124" t="n">
+        <v>2.3084</v>
+      </c>
+      <c r="H124" t="n">
+        <v>-5.36</v>
+      </c>
+      <c r="I124" t="n">
+        <v>6.54</v>
+      </c>
+      <c r="J124" t="n">
+        <v>10.43</v>
+      </c>
+      <c r="K124" t="n">
+        <v>15.53</v>
       </c>
       <c r="L124" t="n">
-        <v>39.3078</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.64</v>
+      </c>
+      <c r="M124" t="inlineStr"/>
+      <c r="N124" t="inlineStr"/>
+      <c r="O124" t="inlineStr"/>
       <c r="P124" t="n">
-        <v>11.81</v>
-[...14 lines deleted...]
-        <v>-87.48</v>
+        <v>-2.8</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>113638</t>
+          <t>123257</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>台21转债</t>
+          <t>安克转债</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>603055</t>
+          <t>300866</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>台华新材</t>
-[...48 lines deleted...]
-      </c>
+          <t>安克创新</t>
+        </is>
+      </c>
+      <c r="E125" t="n">
+        <v>47.5785</v>
+      </c>
+      <c r="F125" t="n">
+        <v>2.2372</v>
+      </c>
+      <c r="G125" t="n">
+        <v>1.4051</v>
+      </c>
+      <c r="H125" t="n">
+        <v>21.14</v>
+      </c>
+      <c r="I125" t="n">
+        <v>16.15</v>
+      </c>
+      <c r="J125" t="n">
+        <v>31.31</v>
+      </c>
+      <c r="K125" t="n">
+        <v>29.11</v>
+      </c>
+      <c r="L125" t="inlineStr"/>
+      <c r="M125" t="inlineStr"/>
+      <c r="N125" t="inlineStr"/>
+      <c r="O125" t="inlineStr"/>
       <c r="P125" t="n">
-        <v>4.49</v>
-[...14 lines deleted...]
-        <v>5.31</v>
+        <v>25.45</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>113656</t>
+          <t>113655</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>嘉诚转债</t>
+          <t>欧22转债</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>603535</t>
+          <t>603833</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>嘉诚国际</t>
-[...35 lines deleted...]
-        </is>
+          <t>欧派家居</t>
+        </is>
+      </c>
+      <c r="E126" t="n">
+        <v>42.2415</v>
+      </c>
+      <c r="F126" t="n">
+        <v>1.3886</v>
+      </c>
+      <c r="G126" t="n">
+        <v>1.3205</v>
+      </c>
+      <c r="H126" t="n">
+        <v>25.99</v>
+      </c>
+      <c r="I126" t="n">
+        <v>30.36</v>
+      </c>
+      <c r="J126" t="n">
+        <v>6.25</v>
+      </c>
+      <c r="K126" t="n">
+        <v>10.92</v>
       </c>
       <c r="L126" t="n">
-        <v>47.3226</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.03</v>
+      </c>
+      <c r="M126" t="inlineStr"/>
+      <c r="N126" t="inlineStr"/>
+      <c r="O126" t="inlineStr"/>
       <c r="P126" t="n">
-        <v>1.5</v>
-[...14 lines deleted...]
-        <v>0.38</v>
+        <v>19.97</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>127060</t>
+          <t>123142</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>湘佳转债</t>
+          <t>申昊转债</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>002982</t>
+          <t>300853</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>湘佳股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>申昊科技</t>
+        </is>
+      </c>
+      <c r="E127" t="n">
+        <v>61.6748</v>
+      </c>
+      <c r="F127" t="n">
+        <v>1.9148</v>
+      </c>
+      <c r="G127" t="n">
+        <v>1.3241</v>
+      </c>
+      <c r="H127" t="n">
+        <v>-2.38</v>
+      </c>
+      <c r="I127" t="n">
+        <v>-1.01</v>
+      </c>
+      <c r="J127" t="n">
+        <v>12.66</v>
+      </c>
+      <c r="K127" t="n">
+        <v>25.42</v>
       </c>
       <c r="L127" t="n">
-        <v>60.3315</v>
-[...9 lines deleted...]
-      </c>
+        <v>18.29</v>
+      </c>
+      <c r="M127" t="inlineStr"/>
+      <c r="N127" t="inlineStr"/>
+      <c r="O127" t="inlineStr"/>
       <c r="P127" t="n">
-        <v>-1.47</v>
-[...14 lines deleted...]
-        <v>0.33</v>
+        <v>-1.94</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>110075</t>
+          <t>123215</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>南航转债</t>
+          <t>铭利转债</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>600029</t>
+          <t>301268</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>南方航空</t>
-[...35 lines deleted...]
-        </is>
+          <t>铭利达</t>
+        </is>
+      </c>
+      <c r="E128" t="n">
+        <v>77.75490000000001</v>
+      </c>
+      <c r="F128" t="n">
+        <v>0.9969</v>
+      </c>
+      <c r="G128" t="n">
+        <v>0.6606</v>
+      </c>
+      <c r="H128" t="n">
+        <v>-4.69</v>
+      </c>
+      <c r="I128" t="n">
+        <v>3.2</v>
+      </c>
+      <c r="J128" t="n">
+        <v>8.66</v>
+      </c>
+      <c r="K128" t="n">
+        <v>14.91</v>
       </c>
       <c r="L128" t="n">
-        <v>83.9662</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.61</v>
+      </c>
+      <c r="M128" t="inlineStr"/>
+      <c r="N128" t="inlineStr"/>
+      <c r="O128" t="inlineStr"/>
       <c r="P128" t="n">
-        <v>-42.09</v>
-[...14 lines deleted...]
-        <v>8.57</v>
+        <v>-2.35</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>113680</t>
+          <t>118067</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>丽岛转债</t>
+          <t>上26转债</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>603937</t>
+          <t>688533</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>丽岛新材</t>
-[...48 lines deleted...]
-      </c>
+          <t>上声电子</t>
+        </is>
+      </c>
+      <c r="E129" t="n">
+        <v>53.4539</v>
+      </c>
+      <c r="F129" t="n">
+        <v>2.044</v>
+      </c>
+      <c r="G129" t="n">
+        <v>1.6064</v>
+      </c>
+      <c r="H129" t="n">
+        <v>2.35</v>
+      </c>
+      <c r="I129" t="n">
+        <v>1.59</v>
+      </c>
+      <c r="J129" t="n">
+        <v>9.65</v>
+      </c>
+      <c r="K129" t="n">
+        <v>13.25</v>
+      </c>
+      <c r="L129" t="inlineStr"/>
+      <c r="M129" t="inlineStr"/>
+      <c r="N129" t="inlineStr"/>
+      <c r="O129" t="inlineStr"/>
       <c r="P129" t="n">
-        <v>0.67</v>
-[...14 lines deleted...]
-        <v>-0.36</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>113670</t>
+          <t>123133</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>金23转债</t>
+          <t>佩蒂转债</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>603180</t>
+          <t>300673</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>金牌家居</t>
-[...35 lines deleted...]
-        </is>
+          <t>佩蒂股份</t>
+        </is>
+      </c>
+      <c r="E130" t="n">
+        <v>35.2821</v>
+      </c>
+      <c r="F130" t="n">
+        <v>8.125999999999999</v>
+      </c>
+      <c r="G130" t="n">
+        <v>6.1994</v>
+      </c>
+      <c r="H130" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="I130" t="n">
+        <v>-0.11</v>
+      </c>
+      <c r="J130" t="n">
+        <v>14.49</v>
+      </c>
+      <c r="K130" t="n">
+        <v>13.42</v>
       </c>
       <c r="L130" t="n">
-        <v>52.37</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.57</v>
+      </c>
+      <c r="M130" t="inlineStr"/>
+      <c r="N130" t="inlineStr"/>
+      <c r="O130" t="inlineStr"/>
       <c r="P130" t="n">
-        <v>2.92</v>
-[...14 lines deleted...]
-        <v>0.22</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>123209</t>
+          <t>113679</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>聚隆转债</t>
+          <t>芯能转债</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>300644</t>
+          <t>603105</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>南京聚隆</t>
-[...35 lines deleted...]
-        </is>
+          <t>芯能科技</t>
+        </is>
+      </c>
+      <c r="E131" t="n">
+        <v>50.6466</v>
+      </c>
+      <c r="F131" t="n">
+        <v>1.0552</v>
+      </c>
+      <c r="G131" t="n">
+        <v>1.0019</v>
+      </c>
+      <c r="H131" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="I131" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="J131" t="n">
+        <v>10.89</v>
+      </c>
+      <c r="K131" t="n">
+        <v>14.06</v>
       </c>
       <c r="L131" t="n">
-        <v>57.2714</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.36</v>
+      </c>
+      <c r="M131" t="inlineStr"/>
+      <c r="N131" t="inlineStr"/>
+      <c r="O131" t="inlineStr"/>
       <c r="P131" t="n">
-        <v>0.73</v>
-[...14 lines deleted...]
-        <v>1.32</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>127084</t>
+          <t>123124</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>柳工转2</t>
+          <t>晶瑞转2</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>000528</t>
+          <t>300655</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>柳    工</t>
-[...35 lines deleted...]
-        </is>
+          <t>晶瑞电材</t>
+        </is>
+      </c>
+      <c r="E132" t="n">
+        <v>27.1674</v>
+      </c>
+      <c r="F132" t="n">
+        <v>5.6446</v>
+      </c>
+      <c r="G132" t="n">
+        <v>5.1977</v>
+      </c>
+      <c r="H132" t="n">
+        <v>-1.8</v>
+      </c>
+      <c r="I132" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="J132" t="n">
+        <v>15.78</v>
+      </c>
+      <c r="K132" t="n">
+        <v>30.17</v>
       </c>
       <c r="L132" t="n">
-        <v>62.4611</v>
-[...9 lines deleted...]
-      </c>
+        <v>23.8</v>
+      </c>
+      <c r="M132" t="inlineStr"/>
+      <c r="N132" t="inlineStr"/>
+      <c r="O132" t="inlineStr"/>
       <c r="P132" t="n">
-        <v>8.68</v>
-[...14 lines deleted...]
-        <v>16.09</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>113679</t>
+          <t>123109</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>芯能转债</t>
+          <t>昌红转债</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>603105</t>
+          <t>300151</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>芯能科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>昌红科技</t>
+        </is>
+      </c>
+      <c r="E133" t="n">
+        <v>35.9335</v>
+      </c>
+      <c r="F133" t="n">
+        <v>1.4022</v>
+      </c>
+      <c r="G133" t="n">
+        <v>1.132</v>
+      </c>
+      <c r="H133" t="n">
+        <v>1.02</v>
+      </c>
+      <c r="I133" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="J133" t="n">
+        <v>14.11</v>
+      </c>
+      <c r="K133" t="n">
+        <v>21.87</v>
       </c>
       <c r="L133" t="n">
-        <v>49.1061</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.01</v>
+      </c>
+      <c r="M133" t="inlineStr"/>
+      <c r="N133" t="inlineStr"/>
+      <c r="O133" t="inlineStr"/>
       <c r="P133" t="n">
-        <v>2.2</v>
-[...14 lines deleted...]
-        <v>2.01</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>123109</t>
+          <t>113646</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>昌红转债</t>
+          <t>永吉转债</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>300151</t>
+          <t>603058</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>昌红科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>永吉股份</t>
+        </is>
+      </c>
+      <c r="E134" t="n">
+        <v>37.9294</v>
+      </c>
+      <c r="F134" t="n">
+        <v>2.0867</v>
+      </c>
+      <c r="G134" t="n">
+        <v>1.5091</v>
+      </c>
+      <c r="H134" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="I134" t="n">
+        <v>1</v>
+      </c>
+      <c r="J134" t="n">
+        <v>24.49</v>
+      </c>
+      <c r="K134" t="n">
+        <v>32.52</v>
       </c>
       <c r="L134" t="n">
-        <v>35.88</v>
-[...9 lines deleted...]
-      </c>
+        <v>34.06</v>
+      </c>
+      <c r="M134" t="inlineStr"/>
+      <c r="N134" t="inlineStr"/>
+      <c r="O134" t="inlineStr"/>
       <c r="P134" t="n">
-        <v>0.32</v>
-[...14 lines deleted...]
-        <v>0.65</v>
+        <v>0.82</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>110084</t>
+          <t>113701</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>贵燃转债</t>
+          <t>祥和转债</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>600903</t>
+          <t>603500</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>贵州燃气</t>
-[...48 lines deleted...]
-      </c>
+          <t>祥和实业</t>
+        </is>
+      </c>
+      <c r="E135" t="n">
+        <v>43.9615</v>
+      </c>
+      <c r="F135" t="n">
+        <v>3.3006</v>
+      </c>
+      <c r="G135" t="n">
+        <v>2.9688</v>
+      </c>
+      <c r="H135" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="I135" t="n">
+        <v>0.67</v>
+      </c>
+      <c r="J135" t="n">
+        <v>18.55</v>
+      </c>
+      <c r="K135" t="n">
+        <v>64.95999999999999</v>
+      </c>
+      <c r="L135" t="inlineStr"/>
+      <c r="M135" t="inlineStr"/>
+      <c r="N135" t="inlineStr"/>
+      <c r="O135" t="inlineStr"/>
       <c r="P135" t="n">
-        <v>0.78</v>
-[...14 lines deleted...]
-        <v>0.47</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>118007</t>
+          <t>123150</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>山石转债</t>
+          <t>九强转债</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>688030</t>
+          <t>300406</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>山石网科</t>
-[...35 lines deleted...]
-        </is>
+          <t>九强生物</t>
+        </is>
+      </c>
+      <c r="E136" t="n">
+        <v>26.4755</v>
+      </c>
+      <c r="F136" t="n">
+        <v>11.8507</v>
+      </c>
+      <c r="G136" t="n">
+        <v>10.7657</v>
+      </c>
+      <c r="H136" t="n">
+        <v>5.38</v>
+      </c>
+      <c r="I136" t="n">
+        <v>5.24</v>
+      </c>
+      <c r="J136" t="n">
+        <v>11.52</v>
+      </c>
+      <c r="K136" t="n">
+        <v>14.12</v>
       </c>
       <c r="L136" t="n">
-        <v>62.9434</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.09</v>
+      </c>
+      <c r="M136" t="inlineStr"/>
+      <c r="N136" t="inlineStr"/>
+      <c r="O136" t="inlineStr"/>
       <c r="P136" t="n">
-        <v>-2.4</v>
-[...14 lines deleted...]
-        <v>-1.94</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>123160</t>
+          <t>111003</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>泰福转债</t>
+          <t>聚合转债</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>300992</t>
+          <t>605166</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>泰福泵业</t>
-[...35 lines deleted...]
-        </is>
+          <t>聚合顺</t>
+        </is>
+      </c>
+      <c r="E137" t="n">
+        <v>62.4278</v>
+      </c>
+      <c r="F137" t="n">
+        <v>1.3701</v>
+      </c>
+      <c r="G137" t="n">
+        <v>1.1988</v>
+      </c>
+      <c r="H137" t="n">
+        <v>3</v>
+      </c>
+      <c r="I137" t="n">
+        <v>1.97</v>
+      </c>
+      <c r="J137" t="n">
+        <v>14.13</v>
+      </c>
+      <c r="K137" t="n">
+        <v>19.92</v>
       </c>
       <c r="L137" t="n">
-        <v>52.0853</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.7</v>
+      </c>
+      <c r="M137" t="inlineStr"/>
+      <c r="N137" t="inlineStr"/>
+      <c r="O137" t="inlineStr"/>
       <c r="P137" t="n">
-        <v>0.54</v>
-[...14 lines deleted...]
-        <v>0.19</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>110099</t>
+          <t>123173</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>福能转债</t>
+          <t>恒锋转债</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>600483</t>
+          <t>300605</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>福能股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>恒锋信息</t>
+        </is>
+      </c>
+      <c r="E138" t="n">
+        <v>65.8921</v>
+      </c>
+      <c r="F138" t="n">
+        <v>1.6902</v>
+      </c>
+      <c r="G138" t="n">
+        <v>1.448</v>
+      </c>
+      <c r="H138" t="n">
+        <v>-0.87</v>
+      </c>
+      <c r="I138" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="J138" t="n">
+        <v>12.96</v>
+      </c>
+      <c r="K138" t="n">
+        <v>14.95</v>
       </c>
       <c r="L138" t="n">
-        <v>40.4428</v>
-[...9 lines deleted...]
-      </c>
+        <v>22.34</v>
+      </c>
+      <c r="M138" t="inlineStr"/>
+      <c r="N138" t="inlineStr"/>
+      <c r="O138" t="inlineStr"/>
       <c r="P138" t="n">
-        <v>26.23</v>
-[...12 lines deleted...]
-        <v>29.57</v>
+        <v>-0.25</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>123107</t>
+          <t>123189</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>温氏转债</t>
+          <t>晓鸣转债</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>300498</t>
+          <t>300967</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>温氏股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>晓鸣股份</t>
+        </is>
+      </c>
+      <c r="E139" t="n">
+        <v>52.334</v>
+      </c>
+      <c r="F139" t="n">
+        <v>1.0789</v>
+      </c>
+      <c r="G139" t="n">
+        <v>0.6938</v>
+      </c>
+      <c r="H139" t="n">
+        <v>0.45</v>
+      </c>
+      <c r="I139" t="n">
+        <v>-1.55</v>
+      </c>
+      <c r="J139" t="n">
+        <v>13.5</v>
+      </c>
+      <c r="K139" t="n">
+        <v>20.53</v>
       </c>
       <c r="L139" t="n">
-        <v>53.1422</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.94</v>
+      </c>
+      <c r="M139" t="inlineStr"/>
+      <c r="N139" t="inlineStr"/>
+      <c r="O139" t="inlineStr"/>
       <c r="P139" t="n">
-        <v>-63.9</v>
-[...14 lines deleted...]
-        <v>52.66</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>123119</t>
+          <t>113650</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>康泰转2</t>
+          <t>博22转债</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>300601</t>
+          <t>603916</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>康泰生物</t>
-[...35 lines deleted...]
-        </is>
+          <t>苏博特</t>
+        </is>
+      </c>
+      <c r="E140" t="n">
+        <v>40.0419</v>
+      </c>
+      <c r="F140" t="n">
+        <v>2.3239</v>
+      </c>
+      <c r="G140" t="n">
+        <v>2.1052</v>
+      </c>
+      <c r="H140" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="I140" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="J140" t="n">
+        <v>11.54</v>
+      </c>
+      <c r="K140" t="n">
+        <v>14.62</v>
       </c>
       <c r="L140" t="n">
-        <v>30.8961</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.12</v>
+      </c>
+      <c r="M140" t="inlineStr"/>
+      <c r="N140" t="inlineStr"/>
+      <c r="O140" t="inlineStr"/>
       <c r="P140" t="n">
-        <v>8.609999999999999</v>
-[...14 lines deleted...]
-        <v>0.7</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>123155</t>
+          <t>118031</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>中陆转债</t>
+          <t>天23转债</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>301040</t>
+          <t>688599</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>中环海陆</t>
-[...35 lines deleted...]
-        </is>
+          <t>天合光能</t>
+        </is>
+      </c>
+      <c r="E141" t="n">
+        <v>77.703</v>
+      </c>
+      <c r="F141" t="n">
+        <v>1.1046</v>
+      </c>
+      <c r="G141" t="n">
+        <v>0.6983</v>
+      </c>
+      <c r="H141" t="n">
+        <v>-34.12</v>
+      </c>
+      <c r="I141" t="n">
+        <v>55.27</v>
+      </c>
+      <c r="J141" t="n">
+        <v>6.66</v>
+      </c>
+      <c r="K141" t="n">
+        <v>9.25</v>
       </c>
       <c r="L141" t="n">
-        <v>46.9765</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.68</v>
+      </c>
+      <c r="M141" t="inlineStr"/>
+      <c r="N141" t="inlineStr"/>
+      <c r="O141" t="inlineStr"/>
       <c r="P141" t="n">
-        <v>-0.32</v>
-[...14 lines deleted...]
-        <v>-0.78</v>
+        <v>-70.31</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>118037</t>
+          <t>127112</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>上声转债</t>
+          <t>尚太转债</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>688533</t>
+          <t>001301</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>上声电子</t>
-[...48 lines deleted...]
-      </c>
+          <t>尚太科技</t>
+        </is>
+      </c>
+      <c r="E142" t="n">
+        <v>57.8963</v>
+      </c>
+      <c r="F142" t="n">
+        <v>2.5839</v>
+      </c>
+      <c r="G142" t="n">
+        <v>2.118</v>
+      </c>
+      <c r="H142" t="n">
+        <v>8.380000000000001</v>
+      </c>
+      <c r="I142" t="n">
+        <v>7.23</v>
+      </c>
+      <c r="J142" t="n">
+        <v>23.19</v>
+      </c>
+      <c r="K142" t="n">
+        <v>30.35</v>
+      </c>
+      <c r="L142" t="inlineStr"/>
+      <c r="M142" t="inlineStr"/>
+      <c r="N142" t="inlineStr"/>
+      <c r="O142" t="inlineStr"/>
       <c r="P142" t="n">
-        <v>1.59</v>
-[...14 lines deleted...]
-        <v>1.83</v>
+        <v>9.460000000000001</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>113696</t>
+          <t>123229</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>伯25转债</t>
+          <t>艾录转债</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>603596</t>
+          <t>301062</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>伯特利</t>
-[...35 lines deleted...]
-        </is>
+          <t>上海艾录</t>
+        </is>
+      </c>
+      <c r="E143" t="n">
+        <v>52.8856</v>
+      </c>
+      <c r="F143" t="n">
+        <v>1.4323</v>
+      </c>
+      <c r="G143" t="n">
+        <v>0.9475</v>
+      </c>
+      <c r="H143" t="n">
+        <v>0.53</v>
+      </c>
+      <c r="I143" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="J143" t="n">
+        <v>8.140000000000001</v>
+      </c>
+      <c r="K143" t="n">
+        <v>11.17</v>
       </c>
       <c r="L143" t="n">
-        <v>49.9968</v>
-[...9 lines deleted...]
-      </c>
+        <v>11.69</v>
+      </c>
+      <c r="M143" t="inlineStr"/>
+      <c r="N143" t="inlineStr"/>
+      <c r="O143" t="inlineStr"/>
       <c r="P143" t="n">
-        <v>8.91</v>
-[...12 lines deleted...]
-        <v>13.09</v>
+        <v>-1.23</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>123149</t>
+          <t>111012</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>通裕转债</t>
+          <t>福新转债</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>300185</t>
+          <t>605488</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>通裕重工</t>
-[...35 lines deleted...]
-        </is>
+          <t>福莱新材</t>
+        </is>
+      </c>
+      <c r="E144" t="n">
+        <v>46.2815</v>
+      </c>
+      <c r="F144" t="n">
+        <v>1.3882</v>
+      </c>
+      <c r="G144" t="n">
+        <v>1.1686</v>
+      </c>
+      <c r="H144" t="n">
+        <v>1.39</v>
+      </c>
+      <c r="I144" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="J144" t="n">
+        <v>58.25</v>
+      </c>
+      <c r="K144" t="n">
+        <v>78.76000000000001</v>
       </c>
       <c r="L144" t="n">
-        <v>51.425</v>
-[...9 lines deleted...]
-      </c>
+        <v>64.38</v>
+      </c>
+      <c r="M144" t="inlineStr"/>
+      <c r="N144" t="inlineStr"/>
+      <c r="O144" t="inlineStr"/>
       <c r="P144" t="n">
-        <v>2.04</v>
-[...14 lines deleted...]
-        <v>0.65</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>118042</t>
+          <t>113652</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>奥维转债</t>
+          <t>伟22转债</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>688516</t>
+          <t>603568</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>奥特维</t>
-[...35 lines deleted...]
-        </is>
+          <t>伟明环保</t>
+        </is>
+      </c>
+      <c r="E145" t="n">
+        <v>43.62</v>
+      </c>
+      <c r="F145" t="n">
+        <v>1.8279</v>
+      </c>
+      <c r="G145" t="n">
+        <v>1.6488</v>
+      </c>
+      <c r="H145" t="n">
+        <v>27.04</v>
+      </c>
+      <c r="I145" t="n">
+        <v>20.48</v>
+      </c>
+      <c r="J145" t="n">
+        <v>9.449999999999999</v>
+      </c>
+      <c r="K145" t="n">
+        <v>13.33</v>
       </c>
       <c r="L145" t="n">
-        <v>72.9233</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.91</v>
+      </c>
+      <c r="M145" t="inlineStr"/>
+      <c r="N145" t="inlineStr"/>
+      <c r="O145" t="inlineStr"/>
       <c r="P145" t="n">
-        <v>12.56</v>
-[...14 lines deleted...]
-        <v>4.45</v>
+        <v>22.13</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>123214</t>
+          <t>110103</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>东宝转债</t>
+          <t>申能转债</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>300239</t>
+          <t>600642</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>东宝生物</t>
-[...48 lines deleted...]
-      </c>
+          <t>申能股份</t>
+        </is>
+      </c>
+      <c r="E146" t="n">
+        <v>56.1105</v>
+      </c>
+      <c r="F146" t="n">
+        <v>1.3157</v>
+      </c>
+      <c r="G146" t="n">
+        <v>1.2751</v>
+      </c>
+      <c r="H146" t="n">
+        <v>39.44</v>
+      </c>
+      <c r="I146" t="n">
+        <v>34.59</v>
+      </c>
+      <c r="J146" t="inlineStr"/>
+      <c r="K146" t="inlineStr"/>
+      <c r="L146" t="inlineStr"/>
+      <c r="M146" t="inlineStr"/>
+      <c r="N146" t="inlineStr"/>
+      <c r="O146" t="inlineStr"/>
       <c r="P146" t="n">
-        <v>1.2</v>
-[...14 lines deleted...]
-        <v>0.54</v>
+        <v>40.13</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>127108</t>
+          <t>111020</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>太能转债</t>
+          <t>合顺转债</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>000591</t>
+          <t>605166</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>太阳能</t>
-[...35 lines deleted...]
-        </is>
+          <t>聚合顺</t>
+        </is>
+      </c>
+      <c r="E147" t="n">
+        <v>62.4278</v>
+      </c>
+      <c r="F147" t="n">
+        <v>1.3701</v>
+      </c>
+      <c r="G147" t="n">
+        <v>1.1988</v>
+      </c>
+      <c r="H147" t="n">
+        <v>3</v>
+      </c>
+      <c r="I147" t="n">
+        <v>1.97</v>
+      </c>
+      <c r="J147" t="n">
+        <v>12</v>
+      </c>
+      <c r="K147" t="n">
+        <v>20.82</v>
       </c>
       <c r="L147" t="n">
-        <v>56.3245</v>
-[...9 lines deleted...]
-      </c>
+        <v>19.23</v>
+      </c>
+      <c r="M147" t="inlineStr"/>
+      <c r="N147" t="inlineStr"/>
+      <c r="O147" t="inlineStr"/>
       <c r="P147" t="n">
-        <v>15.79</v>
-[...12 lines deleted...]
-        <v>8.23</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>111017</t>
+          <t>123224</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>蓝天转债</t>
+          <t>宇邦转债</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>605368</t>
+          <t>301266</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>蓝天燃气</t>
-[...35 lines deleted...]
-        </is>
+          <t>宇邦新材</t>
+        </is>
+      </c>
+      <c r="E148" t="n">
+        <v>42.9761</v>
+      </c>
+      <c r="F148" t="n">
+        <v>2.5158</v>
+      </c>
+      <c r="G148" t="n">
+        <v>2.2442</v>
+      </c>
+      <c r="H148" t="n">
+        <v>0.39</v>
+      </c>
+      <c r="I148" t="n">
+        <v>1.51</v>
+      </c>
+      <c r="J148" t="n">
+        <v>16.05</v>
+      </c>
+      <c r="K148" t="n">
+        <v>18.02</v>
       </c>
       <c r="L148" t="n">
-        <v>41.8456</v>
-[...9 lines deleted...]
-      </c>
+        <v>24.05</v>
+      </c>
+      <c r="M148" t="inlineStr"/>
+      <c r="N148" t="inlineStr"/>
+      <c r="O148" t="inlineStr"/>
       <c r="P148" t="n">
-        <v>6.06</v>
-[...14 lines deleted...]
-        <v>2.82</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>123216</t>
+          <t>127072</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>科顺转债</t>
+          <t>博实转债</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>300737</t>
+          <t>002698</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>科顺股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>博实股份</t>
+        </is>
+      </c>
+      <c r="E149" t="n">
+        <v>40.1767</v>
+      </c>
+      <c r="F149" t="n">
+        <v>2.6159</v>
+      </c>
+      <c r="G149" t="n">
+        <v>1.7308</v>
+      </c>
+      <c r="H149" t="n">
+        <v>5.24</v>
+      </c>
+      <c r="I149" t="n">
+        <v>5.34</v>
+      </c>
+      <c r="J149" t="n">
+        <v>19.53</v>
+      </c>
+      <c r="K149" t="n">
+        <v>20.18</v>
       </c>
       <c r="L149" t="n">
-        <v>66.62179999999999</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.74</v>
+      </c>
+      <c r="M149" t="inlineStr"/>
+      <c r="N149" t="inlineStr"/>
+      <c r="O149" t="inlineStr"/>
       <c r="P149" t="n">
-        <v>-3.38</v>
-[...14 lines deleted...]
-        <v>-5.35</v>
+        <v>5.64</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>123172</t>
+          <t>127069</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>漱玉转债</t>
+          <t>小熊转债</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>301017</t>
+          <t>002959</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>漱玉平民</t>
-[...35 lines deleted...]
-        </is>
+          <t>小熊电器</t>
+        </is>
+      </c>
+      <c r="E150" t="n">
+        <v>44.1624</v>
+      </c>
+      <c r="F150" t="n">
+        <v>2.0418</v>
+      </c>
+      <c r="G150" t="n">
+        <v>1.6761</v>
+      </c>
+      <c r="H150" t="n">
+        <v>2.88</v>
+      </c>
+      <c r="I150" t="n">
+        <v>4.45</v>
+      </c>
+      <c r="J150" t="n">
+        <v>9.43</v>
+      </c>
+      <c r="K150" t="n">
+        <v>10.61</v>
       </c>
       <c r="L150" t="n">
-        <v>76.563</v>
-[...9 lines deleted...]
-      </c>
+        <v>11.77</v>
+      </c>
+      <c r="M150" t="inlineStr"/>
+      <c r="N150" t="inlineStr"/>
+      <c r="O150" t="inlineStr"/>
       <c r="P150" t="n">
-        <v>1.33</v>
-[...14 lines deleted...]
-        <v>1.14</v>
+        <v>3.93</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>118015</t>
+          <t>123165</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>芯海转债</t>
+          <t>回天转债</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>688595</t>
+          <t>300041</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>芯海科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>回天新材</t>
+        </is>
+      </c>
+      <c r="E151" t="n">
+        <v>52.9325</v>
+      </c>
+      <c r="F151" t="n">
+        <v>1.6594</v>
+      </c>
+      <c r="G151" t="n">
+        <v>1.4687</v>
+      </c>
+      <c r="H151" t="n">
+        <v>1.02</v>
+      </c>
+      <c r="I151" t="n">
+        <v>2.99</v>
+      </c>
+      <c r="J151" t="n">
+        <v>13.97</v>
+      </c>
+      <c r="K151" t="n">
+        <v>27.7</v>
       </c>
       <c r="L151" t="n">
-        <v>51.0244</v>
-[...9 lines deleted...]
-      </c>
+        <v>18.31</v>
+      </c>
+      <c r="M151" t="inlineStr"/>
+      <c r="N151" t="inlineStr"/>
+      <c r="O151" t="inlineStr"/>
       <c r="P151" t="n">
-        <v>-1.43</v>
-[...14 lines deleted...]
-        <v>-1.05</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>123266</t>
+          <t>118013</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>博士转债</t>
+          <t>道通转债</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>300622</t>
+          <t>688208</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>博士眼镜</t>
-[...35 lines deleted...]
-        </is>
+          <t>道通科技</t>
+        </is>
+      </c>
+      <c r="E152" t="n">
+        <v>49.7701</v>
+      </c>
+      <c r="F152" t="n">
+        <v>2.9149</v>
+      </c>
+      <c r="G152" t="n">
+        <v>1.9251</v>
+      </c>
+      <c r="H152" t="n">
+        <v>6.41</v>
+      </c>
+      <c r="I152" t="n">
+        <v>1.79</v>
+      </c>
+      <c r="J152" t="n">
+        <v>33.98</v>
+      </c>
+      <c r="K152" t="n">
+        <v>47.37</v>
       </c>
       <c r="L152" t="n">
-        <v>46.5843</v>
-[...9 lines deleted...]
-      </c>
+        <v>43.48</v>
+      </c>
+      <c r="M152" t="inlineStr"/>
+      <c r="N152" t="inlineStr"/>
+      <c r="O152" t="inlineStr"/>
       <c r="P152" t="n">
-        <v>1.28</v>
-[...10 lines deleted...]
-        <v>1.49</v>
+        <v>9.359999999999999</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>113070</t>
+          <t>123250</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>渝水转债</t>
+          <t>嘉益转债</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>601158</t>
+          <t>301004</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>重庆水务</t>
-[...35 lines deleted...]
-        </is>
+          <t>嘉益股份</t>
+        </is>
+      </c>
+      <c r="E153" t="n">
+        <v>30.7366</v>
+      </c>
+      <c r="F153" t="n">
+        <v>3.7992</v>
+      </c>
+      <c r="G153" t="n">
+        <v>3.1033</v>
+      </c>
+      <c r="H153" t="n">
+        <v>7.33</v>
+      </c>
+      <c r="I153" t="n">
+        <v>4.72</v>
+      </c>
+      <c r="J153" t="n">
+        <v>7.19</v>
+      </c>
+      <c r="K153" t="n">
+        <v>12.12</v>
       </c>
       <c r="L153" t="n">
-        <v>51.3912</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.15</v>
+      </c>
+      <c r="M153" t="inlineStr"/>
+      <c r="N153" t="inlineStr"/>
+      <c r="O153" t="inlineStr"/>
       <c r="P153" t="n">
-        <v>10.89</v>
-[...14 lines deleted...]
-        <v>8.09</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>113648</t>
+          <t>123225</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>巨星转债</t>
+          <t>翔丰转债</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>603477</t>
+          <t>300890</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>巨星农牧</t>
-[...35 lines deleted...]
-        </is>
+          <t>翔丰华</t>
+        </is>
+      </c>
+      <c r="E154" t="n">
+        <v>57.6856</v>
+      </c>
+      <c r="F154" t="n">
+        <v>1.5362</v>
+      </c>
+      <c r="G154" t="n">
+        <v>1.114</v>
+      </c>
+      <c r="H154" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="I154" t="n">
+        <v>0.83</v>
+      </c>
+      <c r="J154" t="n">
+        <v>11.74</v>
+      </c>
+      <c r="K154" t="n">
+        <v>26.69</v>
       </c>
       <c r="L154" t="n">
-        <v>69.7881</v>
-[...9 lines deleted...]
-      </c>
+        <v>24.12</v>
+      </c>
+      <c r="M154" t="inlineStr"/>
+      <c r="N154" t="inlineStr"/>
+      <c r="O154" t="inlineStr"/>
       <c r="P154" t="n">
-        <v>-6.45</v>
-[...14 lines deleted...]
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>113674</t>
+          <t>123183</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>华设转债</t>
+          <t>海顺转债</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>603018</t>
+          <t>300501</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>华设集团</t>
-[...35 lines deleted...]
-        </is>
+          <t>海顺新材</t>
+        </is>
+      </c>
+      <c r="E155" t="n">
+        <v>45.6414</v>
+      </c>
+      <c r="F155" t="n">
+        <v>2.5047</v>
+      </c>
+      <c r="G155" t="n">
+        <v>2.0111</v>
+      </c>
+      <c r="H155" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="I155" t="n">
+        <v>0.85</v>
+      </c>
+      <c r="J155" t="n">
+        <v>11.47</v>
+      </c>
+      <c r="K155" t="n">
+        <v>16.93</v>
       </c>
       <c r="L155" t="n">
-        <v>55.4186</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.73</v>
+      </c>
+      <c r="M155" t="inlineStr"/>
+      <c r="N155" t="inlineStr"/>
+      <c r="O155" t="inlineStr"/>
       <c r="P155" t="n">
-        <v>6.98</v>
-[...14 lines deleted...]
-        <v>2.74</v>
+        <v>-0.23</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>118013</t>
+          <t>113043</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>道通转债</t>
+          <t>财通转债</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>688208</t>
+          <t>601108</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>道通科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>财通证券</t>
+        </is>
+      </c>
+      <c r="E156" t="n">
+        <v>80.12860000000001</v>
+      </c>
+      <c r="F156" t="inlineStr"/>
+      <c r="G156" t="inlineStr"/>
+      <c r="H156" t="n">
+        <v>23.4</v>
+      </c>
+      <c r="I156" t="n">
+        <v>22.52</v>
+      </c>
+      <c r="J156" t="n">
+        <v>19.17</v>
+      </c>
+      <c r="K156" t="n">
+        <v>22.84</v>
       </c>
       <c r="L156" t="n">
-        <v>48.5476</v>
-[...9 lines deleted...]
-      </c>
+        <v>18.85</v>
+      </c>
+      <c r="M156" t="inlineStr"/>
+      <c r="N156" t="inlineStr"/>
+      <c r="O156" t="inlineStr"/>
       <c r="P156" t="n">
-        <v>1.79</v>
-[...14 lines deleted...]
-        <v>9.359999999999999</v>
+        <v>26.32</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>123193</t>
+          <t>110097</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>海能转债</t>
+          <t>天润转债</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>300787</t>
+          <t>600419</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>海能实业</t>
-[...35 lines deleted...]
-        </is>
+          <t>天润乳业</t>
+        </is>
+      </c>
+      <c r="E157" t="n">
+        <v>52.019</v>
+      </c>
+      <c r="F157" t="n">
+        <v>1.02</v>
+      </c>
+      <c r="G157" t="n">
+        <v>0.6761</v>
+      </c>
+      <c r="H157" t="n">
+        <v>0.44</v>
+      </c>
+      <c r="I157" t="n">
+        <v>1.42</v>
+      </c>
+      <c r="J157" t="n">
+        <v>11.36</v>
+      </c>
+      <c r="K157" t="n">
+        <v>15.78</v>
       </c>
       <c r="L157" t="n">
-        <v>60.035</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.84</v>
+      </c>
+      <c r="M157" t="inlineStr"/>
+      <c r="N157" t="inlineStr"/>
+      <c r="O157" t="inlineStr"/>
       <c r="P157" t="n">
-        <v>1.29</v>
-[...14 lines deleted...]
-        <v>0.95</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>123113</t>
+          <t>127050</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>仙乐转债</t>
+          <t>麒麟转债</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>300791</t>
+          <t>002984</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>仙乐健康</t>
-[...35 lines deleted...]
-        </is>
+          <t>森麒麟</t>
+        </is>
+      </c>
+      <c r="E158" t="n">
+        <v>23.2914</v>
+      </c>
+      <c r="F158" t="n">
+        <v>4.7187</v>
+      </c>
+      <c r="G158" t="n">
+        <v>3.3198</v>
+      </c>
+      <c r="H158" t="n">
+        <v>21.86</v>
+      </c>
+      <c r="I158" t="n">
+        <v>13.69</v>
+      </c>
+      <c r="J158" t="n">
+        <v>10.16</v>
+      </c>
+      <c r="K158" t="n">
+        <v>13.36</v>
       </c>
       <c r="L158" t="n">
-        <v>48.121</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.92</v>
+      </c>
+      <c r="M158" t="inlineStr"/>
+      <c r="N158" t="inlineStr"/>
+      <c r="O158" t="inlineStr"/>
       <c r="P158" t="n">
-        <v>2.81</v>
-[...14 lines deleted...]
-        <v>1.37</v>
+        <v>11.25</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>127072</t>
+          <t>123171</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>博实转债</t>
+          <t>共同转债</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>002698</t>
+          <t>300966</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>博实股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>共同药业</t>
+        </is>
+      </c>
+      <c r="E159" t="n">
+        <v>69.9624</v>
+      </c>
+      <c r="F159" t="n">
+        <v>0.9278999999999999</v>
+      </c>
+      <c r="G159" t="n">
+        <v>0.3771</v>
+      </c>
+      <c r="H159" t="n">
+        <v>-0.28</v>
+      </c>
+      <c r="I159" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="J159" t="n">
+        <v>9.960000000000001</v>
+      </c>
+      <c r="K159" t="n">
+        <v>19.95</v>
       </c>
       <c r="L159" t="n">
-        <v>38.6908</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.58</v>
+      </c>
+      <c r="M159" t="inlineStr"/>
+      <c r="N159" t="inlineStr"/>
+      <c r="O159" t="inlineStr"/>
       <c r="P159" t="n">
-        <v>5.34</v>
-[...14 lines deleted...]
-        <v>5.64</v>
+        <v>-0.73</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>123180</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>浙矿转债</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>300837</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>浙矿股份</t>
         </is>
       </c>
-      <c r="E160" t="inlineStr">
-[...32 lines deleted...]
-        </is>
+      <c r="E160" t="n">
+        <v>33.441</v>
+      </c>
+      <c r="F160" t="n">
+        <v>3.6492</v>
+      </c>
+      <c r="G160" t="n">
+        <v>2.3264</v>
+      </c>
+      <c r="H160" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="I160" t="n">
+        <v>1.07</v>
+      </c>
+      <c r="J160" t="n">
+        <v>9.98</v>
+      </c>
+      <c r="K160" t="n">
+        <v>12.05</v>
       </c>
       <c r="L160" t="n">
-        <v>31.8233</v>
-[...9 lines deleted...]
-      </c>
+        <v>25.1</v>
+      </c>
+      <c r="M160" t="inlineStr"/>
+      <c r="N160" t="inlineStr"/>
+      <c r="O160" t="inlineStr"/>
       <c r="P160" t="n">
-        <v>1.07</v>
-[...13 lines deleted...]
-      <c r="W160" t="n">
         <v>0.76</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>111015</t>
+          <t>123253</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>东亚转债</t>
+          <t>永贵转债</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>605177</t>
+          <t>300351</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>东亚药业</t>
-[...35 lines deleted...]
-        </is>
+          <t>永贵电器</t>
+        </is>
+      </c>
+      <c r="E161" t="n">
+        <v>48.2308</v>
+      </c>
+      <c r="F161" t="n">
+        <v>2.7264</v>
+      </c>
+      <c r="G161" t="n">
+        <v>2.093</v>
+      </c>
+      <c r="H161" t="n">
+        <v>1.26</v>
+      </c>
+      <c r="I161" t="n">
+        <v>1.01</v>
+      </c>
+      <c r="J161" t="n">
+        <v>10.56</v>
+      </c>
+      <c r="K161" t="n">
+        <v>25.36</v>
       </c>
       <c r="L161" t="n">
-        <v>45.2038</v>
-[...9 lines deleted...]
-      </c>
+        <v>24.33</v>
+      </c>
+      <c r="M161" t="inlineStr"/>
+      <c r="N161" t="inlineStr"/>
+      <c r="O161" t="inlineStr"/>
       <c r="P161" t="n">
-        <v>1.21</v>
-[...14 lines deleted...]
-        <v>-0.82</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>113700</t>
+          <t>123214</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>海天转债</t>
+          <t>东宝转债</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>603759</t>
+          <t>300239</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>海天股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>东宝生物</t>
+        </is>
+      </c>
+      <c r="E162" t="n">
+        <v>33.2295</v>
+      </c>
+      <c r="F162" t="n">
+        <v>4.2151</v>
+      </c>
+      <c r="G162" t="n">
+        <v>2.7634</v>
+      </c>
+      <c r="H162" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="I162" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="J162" t="n">
+        <v>11.96</v>
+      </c>
+      <c r="K162" t="n">
+        <v>13.11</v>
       </c>
       <c r="L162" t="n">
-        <v>66.28019999999999</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.16</v>
+      </c>
+      <c r="M162" t="inlineStr"/>
+      <c r="N162" t="inlineStr"/>
+      <c r="O162" t="inlineStr"/>
       <c r="P162" t="n">
-        <v>2.42</v>
-[...12 lines deleted...]
-        <v>1.77</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>127112</t>
+          <t>127083</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>尚太转债</t>
+          <t>山路转债</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>001301</t>
+          <t>000498</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>尚太科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>山东路桥</t>
+        </is>
+      </c>
+      <c r="E163" t="n">
+        <v>76.2963</v>
+      </c>
+      <c r="F163" t="n">
+        <v>1.1403</v>
+      </c>
+      <c r="G163" t="n">
+        <v>1.1123</v>
+      </c>
+      <c r="H163" t="n">
+        <v>23.23</v>
+      </c>
+      <c r="I163" t="n">
+        <v>22.89</v>
+      </c>
+      <c r="J163" t="n">
+        <v>9.01</v>
+      </c>
+      <c r="K163" t="n">
+        <v>11.42</v>
       </c>
       <c r="L163" t="n">
-        <v>49.783</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="M163" t="inlineStr"/>
+      <c r="N163" t="inlineStr"/>
+      <c r="O163" t="inlineStr"/>
       <c r="P163" t="n">
-        <v>7.23</v>
-[...12 lines deleted...]
-        <v>9.460000000000001</v>
+        <v>22.27</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>111004</t>
+          <t>113682</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>明新转债</t>
+          <t>益丰转债</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>605068</t>
+          <t>603939</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>明新旭腾</t>
-[...35 lines deleted...]
-        </is>
+          <t>益丰药房</t>
+        </is>
+      </c>
+      <c r="E164" t="n">
+        <v>49.8245</v>
+      </c>
+      <c r="F164" t="n">
+        <v>1.6023</v>
+      </c>
+      <c r="G164" t="n">
+        <v>1.1818</v>
+      </c>
+      <c r="H164" t="n">
+        <v>15.29</v>
+      </c>
+      <c r="I164" t="n">
+        <v>14.12</v>
+      </c>
+      <c r="J164" t="n">
+        <v>11.29</v>
+      </c>
+      <c r="K164" t="n">
+        <v>12.9</v>
       </c>
       <c r="L164" t="n">
-        <v>53.8544</v>
-[...9 lines deleted...]
-      </c>
+        <v>11.33</v>
+      </c>
+      <c r="M164" t="inlineStr"/>
+      <c r="N164" t="inlineStr"/>
+      <c r="O164" t="inlineStr"/>
       <c r="P164" t="n">
-        <v>0.55</v>
-[...14 lines deleted...]
-        <v>0.15</v>
+        <v>16.78</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>123245</t>
+          <t>127030</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>集智转债</t>
+          <t>盛虹转债</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>300553</t>
+          <t>000301</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>集智股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>东方盛虹</t>
+        </is>
+      </c>
+      <c r="E165" t="n">
+        <v>79.4284</v>
+      </c>
+      <c r="F165" t="n">
+        <v>0.4066</v>
+      </c>
+      <c r="G165" t="n">
+        <v>0.2591</v>
+      </c>
+      <c r="H165" t="n">
+        <v>-22.97</v>
+      </c>
+      <c r="I165" t="n">
+        <v>7.17</v>
+      </c>
+      <c r="J165" t="n">
+        <v>11.72</v>
+      </c>
+      <c r="K165" t="n">
+        <v>20.43</v>
       </c>
       <c r="L165" t="n">
-        <v>37.0955</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.66</v>
+      </c>
+      <c r="M165" t="inlineStr"/>
+      <c r="N165" t="inlineStr"/>
+      <c r="O165" t="inlineStr"/>
       <c r="P165" t="n">
-        <v>0.33</v>
-[...14 lines deleted...]
-        <v>0.19</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>123220</t>
+          <t>118034</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>易瑞转债</t>
+          <t>晶能转债</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>300942</t>
+          <t>688223</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>易瑞生物</t>
-[...35 lines deleted...]
-        </is>
+          <t>晶科能源</t>
+        </is>
+      </c>
+      <c r="E166" t="n">
+        <v>76.16800000000001</v>
+      </c>
+      <c r="F166" t="n">
+        <v>1.1731</v>
+      </c>
+      <c r="G166" t="n">
+        <v>0.867</v>
+      </c>
+      <c r="H166" t="n">
+        <v>0.99</v>
+      </c>
+      <c r="I166" t="n">
+        <v>74.40000000000001</v>
+      </c>
+      <c r="J166" t="n">
+        <v>10.19</v>
+      </c>
+      <c r="K166" t="n">
+        <v>12.56</v>
       </c>
       <c r="L166" t="n">
-        <v>39.5534</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.51</v>
+      </c>
+      <c r="M166" t="inlineStr"/>
+      <c r="N166" t="inlineStr"/>
+      <c r="O166" t="inlineStr"/>
       <c r="P166" t="n">
-        <v>-1.85</v>
-[...14 lines deleted...]
-        <v>0.14</v>
+        <v>-68.81999999999999</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>110087</t>
+          <t>127089</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>天业转债</t>
+          <t>晶澳转债</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>600075</t>
+          <t>002459</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>新疆天业</t>
-[...35 lines deleted...]
-        </is>
+          <t>晶澳科技</t>
+        </is>
+      </c>
+      <c r="E167" t="n">
+        <v>79.334</v>
+      </c>
+      <c r="F167" t="n">
+        <v>1.1271</v>
+      </c>
+      <c r="G167" t="n">
+        <v>0.8314</v>
+      </c>
+      <c r="H167" t="n">
+        <v>-46.56</v>
+      </c>
+      <c r="I167" t="n">
+        <v>70.39</v>
+      </c>
+      <c r="J167" t="n">
+        <v>10.03</v>
+      </c>
+      <c r="K167" t="n">
+        <v>11.96</v>
       </c>
       <c r="L167" t="n">
-        <v>55.7685</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.19</v>
+      </c>
+      <c r="M167" t="inlineStr"/>
+      <c r="N167" t="inlineStr"/>
+      <c r="O167" t="inlineStr"/>
       <c r="P167" t="n">
-        <v>-7.75</v>
-[...14 lines deleted...]
-        <v>-0.57</v>
+        <v>-46.08</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>123229</t>
+          <t>111009</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>艾录转债</t>
+          <t>盛泰转债</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>301062</t>
+          <t>605138</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>上海艾录</t>
-[...35 lines deleted...]
-        </is>
+          <t>盛泰集团</t>
+        </is>
+      </c>
+      <c r="E168" t="n">
+        <v>58.8147</v>
+      </c>
+      <c r="F168" t="n">
+        <v>0.9532</v>
+      </c>
+      <c r="G168" t="n">
+        <v>0.6116</v>
+      </c>
+      <c r="H168" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="I168" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="J168" t="n">
+        <v>12.79</v>
+      </c>
+      <c r="K168" t="n">
+        <v>14.86</v>
       </c>
       <c r="L168" t="n">
-        <v>52.0364</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.35</v>
+      </c>
+      <c r="M168" t="inlineStr"/>
+      <c r="N168" t="inlineStr"/>
+      <c r="O168" t="inlineStr"/>
       <c r="P168" t="n">
-        <v>0.75</v>
-[...14 lines deleted...]
-        <v>-1.23</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>113640</t>
+          <t>110095</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>苏利转债</t>
+          <t>双良转债</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>603585</t>
+          <t>600481</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>苏利股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>双良节能</t>
+        </is>
+      </c>
+      <c r="E169" t="n">
+        <v>80.907</v>
+      </c>
+      <c r="F169" t="n">
+        <v>0.4794</v>
+      </c>
+      <c r="G169" t="n">
+        <v>0.3979</v>
+      </c>
+      <c r="H169" t="n">
+        <v>-21.34</v>
+      </c>
+      <c r="I169" t="n">
+        <v>15.02</v>
+      </c>
+      <c r="J169" t="n">
+        <v>10.52</v>
+      </c>
+      <c r="K169" t="n">
+        <v>23.86</v>
       </c>
       <c r="L169" t="n">
-        <v>38.494</v>
-[...9 lines deleted...]
-      </c>
+        <v>47.06</v>
+      </c>
+      <c r="M169" t="inlineStr"/>
+      <c r="N169" t="inlineStr"/>
+      <c r="O169" t="inlineStr"/>
       <c r="P169" t="n">
-        <v>0.2</v>
-[...14 lines deleted...]
-        <v>1.93</v>
+        <v>-11.16</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>118010</t>
+          <t>123266</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>洁特转债</t>
+          <t>博士转债</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>688026</t>
+          <t>300622</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>洁特生物</t>
-[...48 lines deleted...]
-      </c>
+          <t>博士眼镜</t>
+        </is>
+      </c>
+      <c r="E170" t="n">
+        <v>48.1085</v>
+      </c>
+      <c r="F170" t="n">
+        <v>3.2097</v>
+      </c>
+      <c r="G170" t="n">
+        <v>2.5437</v>
+      </c>
+      <c r="H170" t="n">
+        <v>1.04</v>
+      </c>
+      <c r="I170" t="n">
+        <v>1.28</v>
+      </c>
+      <c r="J170" t="n">
+        <v>12.94</v>
+      </c>
+      <c r="K170" t="n">
+        <v>20.98</v>
+      </c>
+      <c r="L170" t="inlineStr"/>
+      <c r="M170" t="inlineStr"/>
+      <c r="N170" t="inlineStr"/>
+      <c r="O170" t="inlineStr"/>
       <c r="P170" t="n">
-        <v>0.35</v>
-[...20 lines deleted...]
-        <v>0.48</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>127089</t>
+          <t>123252</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>晶澳转债</t>
+          <t>银邦转债</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>002459</t>
+          <t>300337</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>晶澳科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>银邦股份</t>
+        </is>
+      </c>
+      <c r="E171" t="n">
+        <v>76.81310000000001</v>
+      </c>
+      <c r="F171" t="n">
+        <v>1.9996</v>
+      </c>
+      <c r="G171" t="n">
+        <v>1.0531</v>
+      </c>
+      <c r="H171" t="n">
+        <v>0.58</v>
+      </c>
+      <c r="I171" t="n">
+        <v>0.64</v>
+      </c>
+      <c r="J171" t="n">
+        <v>14.19</v>
+      </c>
+      <c r="K171" t="n">
+        <v>23.85</v>
       </c>
       <c r="L171" t="n">
-        <v>79.0698</v>
-[...9 lines deleted...]
-      </c>
+        <v>32.38</v>
+      </c>
+      <c r="M171" t="inlineStr"/>
+      <c r="N171" t="inlineStr"/>
+      <c r="O171" t="inlineStr"/>
       <c r="P171" t="n">
-        <v>70.39</v>
-[...14 lines deleted...]
-        <v>-46.08</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>113625</t>
+          <t>123149</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>江山转债</t>
+          <t>通裕转债</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>603208</t>
+          <t>300185</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>江山欧派</t>
-[...35 lines deleted...]
-        </is>
+          <t>通裕重工</t>
+        </is>
+      </c>
+      <c r="E172" t="n">
+        <v>49.29</v>
+      </c>
+      <c r="F172" t="n">
+        <v>1.5923</v>
+      </c>
+      <c r="G172" t="n">
+        <v>0.8539</v>
+      </c>
+      <c r="H172" t="n">
+        <v>0.41</v>
+      </c>
+      <c r="I172" t="n">
+        <v>2.04</v>
+      </c>
+      <c r="J172" t="n">
+        <v>7.77</v>
+      </c>
+      <c r="K172" t="n">
+        <v>14.1</v>
       </c>
       <c r="L172" t="n">
-        <v>61.6154</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.09</v>
+      </c>
+      <c r="M172" t="inlineStr"/>
+      <c r="N172" t="inlineStr"/>
+      <c r="O172" t="inlineStr"/>
       <c r="P172" t="n">
-        <v>3.9</v>
-[...14 lines deleted...]
-        <v>-1.95</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>127105</t>
+          <t>123107</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>龙星转债</t>
+          <t>温氏转债</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>002442</t>
+          <t>300498</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>龙星科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>温氏股份</t>
+        </is>
+      </c>
+      <c r="E173" t="n">
+        <v>58.9389</v>
+      </c>
+      <c r="F173" t="n">
+        <v>0.8269</v>
+      </c>
+      <c r="G173" t="n">
+        <v>0.2906</v>
+      </c>
+      <c r="H173" t="n">
+        <v>92.8</v>
+      </c>
+      <c r="I173" t="n">
+        <v>-63.9</v>
+      </c>
+      <c r="J173" t="n">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="K173" t="n">
+        <v>12.77</v>
       </c>
       <c r="L173" t="n">
-        <v>60.0354</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.44</v>
+      </c>
+      <c r="M173" t="inlineStr"/>
+      <c r="N173" t="inlineStr"/>
+      <c r="O173" t="inlineStr"/>
       <c r="P173" t="n">
-        <v>1.1</v>
-[...14 lines deleted...]
-        <v>0.4</v>
+        <v>52.66</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>127031</t>
+          <t>110077</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>洋丰转债</t>
+          <t>洪城转债</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>000902</t>
+          <t>600461</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>新洋丰</t>
-[...35 lines deleted...]
-        </is>
+          <t>洪城环境</t>
+        </is>
+      </c>
+      <c r="E174" t="n">
+        <v>55.649</v>
+      </c>
+      <c r="F174" t="n">
+        <v>0.6632</v>
+      </c>
+      <c r="G174" t="n">
+        <v>0.6362</v>
+      </c>
+      <c r="H174" t="n">
+        <v>11.9</v>
+      </c>
+      <c r="I174" t="n">
+        <v>10.83</v>
+      </c>
+      <c r="J174" t="n">
+        <v>12.06</v>
+      </c>
+      <c r="K174" t="n">
+        <v>20.09</v>
       </c>
       <c r="L174" t="n">
-        <v>39.8029</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.75</v>
+      </c>
+      <c r="M174" t="inlineStr"/>
+      <c r="N174" t="inlineStr"/>
+      <c r="O174" t="inlineStr"/>
       <c r="P174" t="n">
-        <v>12.07</v>
-[...14 lines deleted...]
-        <v>16.12</v>
+        <v>11.93</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>127059</t>
+          <t>123155</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>永东转2</t>
+          <t>中陆转债</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>002753</t>
+          <t>301040</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>永东股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>中环海陆</t>
+        </is>
+      </c>
+      <c r="E175" t="n">
+        <v>49.8748</v>
+      </c>
+      <c r="F175" t="n">
+        <v>2.4038</v>
+      </c>
+      <c r="G175" t="n">
+        <v>2.0247</v>
+      </c>
+      <c r="H175" t="n">
+        <v>-1.5</v>
+      </c>
+      <c r="I175" t="n">
+        <v>-0.32</v>
+      </c>
+      <c r="J175" t="n">
+        <v>12.19</v>
+      </c>
+      <c r="K175" t="n">
+        <v>20.01</v>
       </c>
       <c r="L175" t="n">
-        <v>31.664</v>
-[...9 lines deleted...]
-      </c>
+        <v>21.58</v>
+      </c>
+      <c r="M175" t="inlineStr"/>
+      <c r="N175" t="inlineStr"/>
+      <c r="O175" t="inlineStr"/>
       <c r="P175" t="n">
-        <v>1.01</v>
-[...14 lines deleted...]
-        <v>0.39</v>
+        <v>-0.78</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>113647</t>
+          <t>113693</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>禾丰转债</t>
+          <t>志邦转债</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>603609</t>
+          <t>603801</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>禾丰股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>志邦家居</t>
+        </is>
+      </c>
+      <c r="E176" t="n">
+        <v>50.7289</v>
+      </c>
+      <c r="F176" t="n">
+        <v>1.2354</v>
+      </c>
+      <c r="G176" t="n">
+        <v>1.067</v>
+      </c>
+      <c r="H176" t="n">
+        <v>3.85</v>
+      </c>
+      <c r="I176" t="n">
+        <v>5.95</v>
+      </c>
+      <c r="J176" t="n">
+        <v>9.859999999999999</v>
+      </c>
+      <c r="K176" t="n">
+        <v>10.88</v>
+      </c>
+      <c r="L176" t="inlineStr"/>
+      <c r="M176" t="inlineStr"/>
+      <c r="N176" t="inlineStr"/>
+      <c r="O176" t="inlineStr"/>
       <c r="P176" t="n">
-        <v>-4.57</v>
-[...14 lines deleted...]
-        <v>0.53</v>
+        <v>2.05</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>111025</t>
+          <t>128138</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>圣泉转债</t>
+          <t>侨银转债</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>605589</t>
+          <t>002973</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>圣泉集团</t>
-[...35 lines deleted...]
-        </is>
+          <t>侨银股份</t>
+        </is>
+      </c>
+      <c r="E177" t="n">
+        <v>65.9652</v>
+      </c>
+      <c r="F177" t="n">
+        <v>1.1857</v>
+      </c>
+      <c r="G177" t="n">
+        <v>1.1781</v>
+      </c>
+      <c r="H177" t="n">
+        <v>2.89</v>
+      </c>
+      <c r="I177" t="n">
+        <v>3.17</v>
+      </c>
+      <c r="J177" t="n">
+        <v>3.86</v>
+      </c>
+      <c r="K177" t="n">
+        <v>3.35</v>
       </c>
       <c r="L177" t="n">
-        <v>36.317</v>
-[...9 lines deleted...]
-      </c>
+        <v>6.13</v>
+      </c>
+      <c r="M177" t="inlineStr"/>
+      <c r="N177" t="inlineStr"/>
+      <c r="O177" t="inlineStr"/>
       <c r="P177" t="n">
-        <v>7.89</v>
-[...8 lines deleted...]
-        <v>10.07</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>127085</t>
+          <t>111018</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>韵达转债</t>
+          <t>华康转债</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>002120</t>
+          <t>605077</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>韵达股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>华康股份</t>
+        </is>
+      </c>
+      <c r="E178" t="n">
+        <v>59.9097</v>
+      </c>
+      <c r="F178" t="n">
+        <v>1.3584</v>
+      </c>
+      <c r="G178" t="n">
+        <v>1.0175</v>
+      </c>
+      <c r="H178" t="n">
+        <v>2.68</v>
+      </c>
+      <c r="I178" t="n">
+        <v>3.71</v>
+      </c>
+      <c r="J178" t="n">
+        <v>13.93</v>
+      </c>
+      <c r="K178" t="n">
+        <v>15.24</v>
       </c>
       <c r="L178" t="n">
-        <v>41.7933</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.48</v>
+      </c>
+      <c r="M178" t="inlineStr"/>
+      <c r="N178" t="inlineStr"/>
+      <c r="O178" t="inlineStr"/>
       <c r="P178" t="n">
-        <v>16.25</v>
-[...14 lines deleted...]
-        <v>11.71</v>
+        <v>2</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>123112</t>
+          <t>113691</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>万讯转债</t>
+          <t>和邦转债</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>300112</t>
+          <t>603077</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>万讯自控</t>
-[...35 lines deleted...]
-        </is>
+          <t>和邦生物</t>
+        </is>
+      </c>
+      <c r="E179" t="n">
+        <v>34.7361</v>
+      </c>
+      <c r="F179" t="n">
+        <v>4.9158</v>
+      </c>
+      <c r="G179" t="n">
+        <v>3.3057</v>
+      </c>
+      <c r="H179" t="n">
+        <v>0.31</v>
+      </c>
+      <c r="I179" t="n">
+        <v>12.83</v>
+      </c>
+      <c r="J179" t="n">
+        <v>22.11</v>
+      </c>
+      <c r="K179" t="n">
+        <v>33.15</v>
       </c>
       <c r="L179" t="n">
-        <v>35.9167</v>
-[...9 lines deleted...]
-      </c>
+        <v>32.07</v>
+      </c>
+      <c r="M179" t="inlineStr"/>
+      <c r="N179" t="inlineStr"/>
+      <c r="O179" t="inlineStr"/>
       <c r="P179" t="n">
-        <v>0.25</v>
-[...14 lines deleted...]
-        <v>-0.6899999999999999</v>
+        <v>-5.36</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>110093</t>
+          <t>123223</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>神马转债</t>
+          <t>九典转02</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>600810</t>
+          <t>300705</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>神马股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>九典制药</t>
+        </is>
+      </c>
+      <c r="E180" t="n">
+        <v>34.2327</v>
+      </c>
+      <c r="F180" t="n">
+        <v>2.6802</v>
+      </c>
+      <c r="G180" t="n">
+        <v>1.9225</v>
+      </c>
+      <c r="H180" t="n">
+        <v>5.12</v>
+      </c>
+      <c r="I180" t="n">
+        <v>3.68</v>
+      </c>
+      <c r="J180" t="n">
+        <v>12.55</v>
+      </c>
+      <c r="K180" t="n">
+        <v>12.61</v>
       </c>
       <c r="L180" t="n">
-        <v>60.1214</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.72</v>
+      </c>
+      <c r="M180" t="inlineStr"/>
+      <c r="N180" t="inlineStr"/>
+      <c r="O180" t="inlineStr"/>
       <c r="P180" t="n">
-        <v>1.49</v>
-[...14 lines deleted...]
-        <v>-2.17</v>
+        <v>4.73</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>113671</t>
+          <t>113633</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>武进转债</t>
+          <t>科沃转债</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>603878</t>
+          <t>603486</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>武进不锈</t>
-[...35 lines deleted...]
-        </is>
+          <t>科沃斯</t>
+        </is>
+      </c>
+      <c r="E181" t="n">
+        <v>48.0167</v>
+      </c>
+      <c r="F181" t="n">
+        <v>1.7801</v>
+      </c>
+      <c r="G181" t="n">
+        <v>1.2371</v>
+      </c>
+      <c r="H181" t="n">
+        <v>8.06</v>
+      </c>
+      <c r="I181" t="n">
+        <v>6.12</v>
+      </c>
+      <c r="J181" t="n">
+        <v>15.57</v>
+      </c>
+      <c r="K181" t="n">
+        <v>12.37</v>
       </c>
       <c r="L181" t="n">
-        <v>33.852</v>
-[...9 lines deleted...]
-      </c>
+        <v>11.22</v>
+      </c>
+      <c r="M181" t="inlineStr"/>
+      <c r="N181" t="inlineStr"/>
+      <c r="O181" t="inlineStr"/>
       <c r="P181" t="n">
-        <v>3.52</v>
-[...14 lines deleted...]
-        <v>0.8</v>
+        <v>17.58</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>113643</t>
+          <t>113695</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>风语转债</t>
+          <t>华辰转债</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>603466</t>
+          <t>603097</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>风语筑</t>
-[...48 lines deleted...]
-      </c>
+          <t>江苏华辰</t>
+        </is>
+      </c>
+      <c r="E182" t="n">
+        <v>65.53919999999999</v>
+      </c>
+      <c r="F182" t="n">
+        <v>1.5102</v>
+      </c>
+      <c r="G182" t="n">
+        <v>1.0172</v>
+      </c>
+      <c r="H182" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="I182" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="J182" t="n">
+        <v>18.37</v>
+      </c>
+      <c r="K182" t="n">
+        <v>23.12</v>
+      </c>
+      <c r="L182" t="inlineStr"/>
+      <c r="M182" t="inlineStr"/>
+      <c r="N182" t="inlineStr"/>
+      <c r="O182" t="inlineStr"/>
       <c r="P182" t="n">
-        <v>2.82</v>
-[...14 lines deleted...]
-        <v>-0.18</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>128129</t>
+          <t>113615</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>青农转债</t>
+          <t>金诚转债</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>002958</t>
+          <t>603979</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>青农商行</t>
-[...35 lines deleted...]
-        </is>
+          <t>金诚信</t>
+        </is>
+      </c>
+      <c r="E183" t="n">
+        <v>46.1653</v>
+      </c>
+      <c r="F183" t="n">
+        <v>2.0862</v>
+      </c>
+      <c r="G183" t="n">
+        <v>1.7656</v>
+      </c>
+      <c r="H183" t="n">
+        <v>15.84</v>
+      </c>
+      <c r="I183" t="n">
+        <v>10.31</v>
+      </c>
+      <c r="J183" t="n">
+        <v>46.77</v>
+      </c>
+      <c r="K183" t="n">
+        <v>56.86</v>
       </c>
       <c r="L183" t="n">
-        <v>91.2903</v>
+        <v>51.15</v>
       </c>
       <c r="M183" t="inlineStr"/>
       <c r="N183" t="inlineStr"/>
-      <c r="O183" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O183" t="inlineStr"/>
       <c r="P183" t="n">
-        <v>25.68</v>
-[...14 lines deleted...]
-        <v>31.28</v>
+        <v>23.39</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>123117</t>
+          <t>110099</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>健帆转债</t>
+          <t>福能转债</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>300529</t>
+          <t>600483</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>健帆生物</t>
-[...48 lines deleted...]
-      </c>
+          <t>福能股份</t>
+        </is>
+      </c>
+      <c r="E184" t="n">
+        <v>40.9451</v>
+      </c>
+      <c r="F184" t="n">
+        <v>2.7446</v>
+      </c>
+      <c r="G184" t="n">
+        <v>2.6331</v>
+      </c>
+      <c r="H184" t="n">
+        <v>27.93</v>
+      </c>
+      <c r="I184" t="n">
+        <v>26.23</v>
+      </c>
+      <c r="J184" t="n">
+        <v>10.2</v>
+      </c>
+      <c r="K184" t="n">
+        <v>12.97</v>
+      </c>
+      <c r="L184" t="inlineStr"/>
+      <c r="M184" t="inlineStr"/>
+      <c r="N184" t="inlineStr"/>
+      <c r="O184" t="inlineStr"/>
       <c r="P184" t="n">
-        <v>4.36</v>
-[...14 lines deleted...]
-        <v>5.33</v>
+        <v>29.57</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>123262</t>
+          <t>113054</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>神宇转债</t>
+          <t>绿动转债</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>300563</t>
+          <t>601330</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>神宇股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>绿色动力</t>
+        </is>
+      </c>
+      <c r="E185" t="n">
+        <v>60.2548</v>
+      </c>
+      <c r="F185" t="n">
+        <v>2.0593</v>
+      </c>
+      <c r="G185" t="n">
+        <v>2.0392</v>
+      </c>
+      <c r="H185" t="n">
+        <v>5.85</v>
+      </c>
+      <c r="I185" t="n">
+        <v>6.29</v>
+      </c>
+      <c r="J185" t="n">
+        <v>9.390000000000001</v>
+      </c>
+      <c r="K185" t="n">
+        <v>15.79</v>
       </c>
       <c r="L185" t="n">
-        <v>40.3066</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.45</v>
+      </c>
+      <c r="M185" t="inlineStr"/>
+      <c r="N185" t="inlineStr"/>
+      <c r="O185" t="inlineStr"/>
       <c r="P185" t="n">
-        <v>0.5</v>
-[...12 lines deleted...]
-        <v>0.74</v>
+        <v>6.18</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>128138</t>
+          <t>118020</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>侨银转债</t>
+          <t>芳源转债</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>002973</t>
+          <t>688148</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>侨银股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>芳源股份</t>
+        </is>
+      </c>
+      <c r="E186" t="n">
+        <v>84.1044</v>
+      </c>
+      <c r="F186" t="n">
+        <v>0.9678</v>
+      </c>
+      <c r="G186" t="n">
+        <v>0.5818</v>
+      </c>
+      <c r="H186" t="n">
+        <v>-4.27</v>
+      </c>
+      <c r="I186" t="n">
+        <v>-4.55</v>
+      </c>
+      <c r="J186" t="n">
+        <v>17.52</v>
+      </c>
+      <c r="K186" t="n">
+        <v>18.42</v>
       </c>
       <c r="L186" t="n">
-        <v>65.71080000000001</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.49</v>
+      </c>
+      <c r="M186" t="inlineStr"/>
+      <c r="N186" t="inlineStr"/>
+      <c r="O186" t="inlineStr"/>
       <c r="P186" t="n">
-        <v>3.17</v>
-[...14 lines deleted...]
-        <v>1.84</v>
+        <v>-1.03</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>127056</t>
+          <t>123113</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>中特转债</t>
+          <t>仙乐转债</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>000708</t>
+          <t>300791</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>中信特钢</t>
-[...35 lines deleted...]
-        </is>
+          <t>仙乐健康</t>
+        </is>
+      </c>
+      <c r="E187" t="n">
+        <v>48.2227</v>
+      </c>
+      <c r="F187" t="n">
+        <v>0.9716</v>
+      </c>
+      <c r="G187" t="n">
+        <v>0.7217</v>
+      </c>
+      <c r="H187" t="n">
+        <v>3.25</v>
+      </c>
+      <c r="I187" t="n">
+        <v>2.81</v>
+      </c>
+      <c r="J187" t="n">
+        <v>4.76</v>
+      </c>
+      <c r="K187" t="n">
+        <v>7.31</v>
       </c>
       <c r="L187" t="n">
-        <v>56.8833</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.11</v>
+      </c>
+      <c r="M187" t="inlineStr"/>
+      <c r="N187" t="inlineStr"/>
+      <c r="O187" t="inlineStr"/>
       <c r="P187" t="n">
-        <v>57.21</v>
-[...14 lines deleted...]
-        <v>59.29</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>127025</t>
+          <t>118075</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>冀东转债</t>
+          <t>奥普转债</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>000401</t>
+          <t>688686</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>金隅冀东</t>
-[...48 lines deleted...]
-      </c>
+          <t>奥普特</t>
+        </is>
+      </c>
+      <c r="E188" t="n">
+        <v>17.2038</v>
+      </c>
+      <c r="F188" t="n">
+        <v>4.6062</v>
+      </c>
+      <c r="G188" t="n">
+        <v>3.6965</v>
+      </c>
+      <c r="H188" t="n">
+        <v>1.36</v>
+      </c>
+      <c r="I188" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="J188" t="inlineStr"/>
+      <c r="K188" t="inlineStr"/>
+      <c r="L188" t="inlineStr"/>
+      <c r="M188" t="inlineStr"/>
+      <c r="N188" t="inlineStr"/>
+      <c r="O188" t="inlineStr"/>
       <c r="P188" t="n">
-        <v>-14.82</v>
-[...14 lines deleted...]
-        <v>2.19</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>128135</t>
+          <t>123104</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>洽洽转债</t>
+          <t>卫宁转债</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>002557</t>
+          <t>300253</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>洽洽食品</t>
-[...35 lines deleted...]
-        </is>
+          <t>卫宁健康</t>
+        </is>
+      </c>
+      <c r="E189" t="n">
+        <v>33.2947</v>
+      </c>
+      <c r="F189" t="n">
+        <v>1.7392</v>
+      </c>
+      <c r="G189" t="n">
+        <v>1.7008</v>
+      </c>
+      <c r="H189" t="n">
+        <v>0.88</v>
+      </c>
+      <c r="I189" t="n">
+        <v>3.58</v>
+      </c>
+      <c r="J189" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="K189" t="n">
+        <v>14.79</v>
       </c>
       <c r="L189" t="n">
-        <v>42.6307</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.21</v>
+      </c>
+      <c r="M189" t="inlineStr"/>
+      <c r="N189" t="inlineStr"/>
+      <c r="O189" t="inlineStr"/>
       <c r="P189" t="n">
-        <v>8.029999999999999</v>
-[...14 lines deleted...]
-        <v>3.18</v>
+        <v>-3.74</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>123064</t>
+          <t>127104</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>万孚转债</t>
+          <t>姚记转债</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>300482</t>
+          <t>002605</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>万孚生物</t>
-[...35 lines deleted...]
-        </is>
+          <t>姚记科技</t>
+        </is>
+      </c>
+      <c r="E190" t="n">
+        <v>27.7408</v>
+      </c>
+      <c r="F190" t="n">
+        <v>2.9265</v>
+      </c>
+      <c r="G190" t="n">
+        <v>2.1645</v>
+      </c>
+      <c r="H190" t="n">
+        <v>5.39</v>
+      </c>
+      <c r="I190" t="n">
+        <v>5.62</v>
+      </c>
+      <c r="J190" t="n">
+        <v>12.48</v>
+      </c>
+      <c r="K190" t="n">
+        <v>18.18</v>
       </c>
       <c r="L190" t="n">
-        <v>17.1714</v>
-[...9 lines deleted...]
-      </c>
+        <v>28.64</v>
+      </c>
+      <c r="M190" t="inlineStr"/>
+      <c r="N190" t="inlineStr"/>
+      <c r="O190" t="inlineStr"/>
       <c r="P190" t="n">
-        <v>4.88</v>
-[...14 lines deleted...]
-        <v>-0.63</v>
+        <v>4.67</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>113634</t>
+          <t>110085</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>珀莱转债</t>
+          <t>通22转债</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>603605</t>
+          <t>600438</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>珀莱雅</t>
-[...35 lines deleted...]
-        </is>
+          <t>通威股份</t>
+        </is>
+      </c>
+      <c r="E191" t="n">
+        <v>75.236</v>
+      </c>
+      <c r="F191" t="n">
+        <v>1.0292</v>
+      </c>
+      <c r="G191" t="n">
+        <v>0.7951</v>
+      </c>
+      <c r="H191" t="n">
+        <v>-70.39</v>
+      </c>
+      <c r="I191" t="n">
+        <v>135.74</v>
+      </c>
+      <c r="J191" t="n">
+        <v>7.98</v>
+      </c>
+      <c r="K191" t="n">
+        <v>11</v>
       </c>
       <c r="L191" t="n">
-        <v>26.5195</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.28</v>
+      </c>
+      <c r="M191" t="inlineStr"/>
+      <c r="N191" t="inlineStr"/>
+      <c r="O191" t="inlineStr"/>
       <c r="P191" t="n">
-        <v>11.94</v>
-[...14 lines deleted...]
-        <v>14.98</v>
+        <v>-95.53</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>123080</t>
+          <t>118068</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>海波转债</t>
+          <t>迪威转债</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>300517</t>
+          <t>688377</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>海波重科</t>
-[...48 lines deleted...]
-      </c>
+          <t>迪威尔</t>
+        </is>
+      </c>
+      <c r="E192" t="n">
+        <v>46.1726</v>
+      </c>
+      <c r="F192" t="n">
+        <v>3.2519</v>
+      </c>
+      <c r="G192" t="n">
+        <v>2.5915</v>
+      </c>
+      <c r="H192" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="I192" t="n">
+        <v>1.42</v>
+      </c>
+      <c r="J192" t="n">
+        <v>11.98</v>
+      </c>
+      <c r="K192" t="inlineStr"/>
+      <c r="L192" t="inlineStr"/>
+      <c r="M192" t="inlineStr"/>
+      <c r="N192" t="inlineStr"/>
+      <c r="O192" t="inlineStr"/>
       <c r="P192" t="n">
-        <v>0.06</v>
-[...14 lines deleted...]
-        <v>0.02</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>113665</t>
+          <t>111014</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>汇通转债</t>
+          <t>李子转债</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>603176</t>
+          <t>605337</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>汇通集团</t>
-[...35 lines deleted...]
-        </is>
+          <t>李子园</t>
+        </is>
+      </c>
+      <c r="E193" t="n">
+        <v>46.6128</v>
+      </c>
+      <c r="F193" t="n">
+        <v>1.8489</v>
+      </c>
+      <c r="G193" t="n">
+        <v>1.5235</v>
+      </c>
+      <c r="H193" t="n">
+        <v>2.24</v>
+      </c>
+      <c r="I193" t="n">
+        <v>2.37</v>
+      </c>
+      <c r="J193" t="n">
+        <v>7.3</v>
+      </c>
+      <c r="K193" t="n">
+        <v>9.890000000000001</v>
       </c>
       <c r="L193" t="n">
-        <v>78.56319999999999</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.52</v>
+      </c>
+      <c r="M193" t="inlineStr"/>
+      <c r="N193" t="inlineStr"/>
+      <c r="O193" t="inlineStr"/>
       <c r="P193" t="n">
-        <v>0.6</v>
-[...14 lines deleted...]
-        <v>0.39</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>123072</t>
+          <t>113674</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>乐歌转债</t>
+          <t>华设转债</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>300729</t>
+          <t>603018</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>乐歌股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>华设集团</t>
+        </is>
+      </c>
+      <c r="E194" t="n">
+        <v>54.549</v>
+      </c>
+      <c r="F194" t="n">
+        <v>1.6466</v>
+      </c>
+      <c r="G194" t="n">
+        <v>1.5976</v>
+      </c>
+      <c r="H194" t="n">
+        <v>3.83</v>
+      </c>
+      <c r="I194" t="n">
+        <v>6.98</v>
+      </c>
+      <c r="J194" t="n">
+        <v>9.220000000000001</v>
+      </c>
+      <c r="K194" t="n">
+        <v>11.69</v>
       </c>
       <c r="L194" t="n">
-        <v>61.3989</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.12</v>
+      </c>
+      <c r="M194" t="inlineStr"/>
+      <c r="N194" t="inlineStr"/>
+      <c r="O194" t="inlineStr"/>
       <c r="P194" t="n">
-        <v>6.34</v>
-[...14 lines deleted...]
-        <v>2.59</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>123090</t>
+          <t>123114</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>三诺转债</t>
+          <t>三角转债</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>300298</t>
+          <t>300775</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>三诺生物</t>
-[...35 lines deleted...]
-        </is>
+          <t>三角防务</t>
+        </is>
+      </c>
+      <c r="E195" t="n">
+        <v>27.4628</v>
+      </c>
+      <c r="F195" t="n">
+        <v>2.5797</v>
+      </c>
+      <c r="G195" t="n">
+        <v>2.0874</v>
+      </c>
+      <c r="H195" t="n">
+        <v>3.8</v>
+      </c>
+      <c r="I195" t="n">
+        <v>7.47</v>
+      </c>
+      <c r="J195" t="n">
+        <v>13.25</v>
+      </c>
+      <c r="K195" t="n">
+        <v>22.32</v>
       </c>
       <c r="L195" t="n">
-        <v>40.937</v>
-[...9 lines deleted...]
-      </c>
+        <v>23.79</v>
+      </c>
+      <c r="M195" t="inlineStr"/>
+      <c r="N195" t="inlineStr"/>
+      <c r="O195" t="inlineStr"/>
       <c r="P195" t="n">
-        <v>2.84</v>
-[...14 lines deleted...]
-        <v>0.93</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>123104</t>
+          <t>123196</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>卫宁转债</t>
+          <t>正元转02</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>300253</t>
+          <t>300645</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>卫宁健康</t>
-[...35 lines deleted...]
-        </is>
+          <t>正元智慧</t>
+        </is>
+      </c>
+      <c r="E196" t="n">
+        <v>55.8823</v>
+      </c>
+      <c r="F196" t="n">
+        <v>1.4487</v>
+      </c>
+      <c r="G196" t="n">
+        <v>1.0037</v>
+      </c>
+      <c r="H196" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="I196" t="n">
+        <v>0.42</v>
+      </c>
+      <c r="J196" t="n">
+        <v>10.57</v>
+      </c>
+      <c r="K196" t="n">
+        <v>11.66</v>
       </c>
       <c r="L196" t="n">
-        <v>32.6568</v>
-[...9 lines deleted...]
-      </c>
+        <v>18.09</v>
+      </c>
+      <c r="M196" t="inlineStr"/>
+      <c r="N196" t="inlineStr"/>
+      <c r="O196" t="inlineStr"/>
       <c r="P196" t="n">
-        <v>3.58</v>
-[...14 lines deleted...]
-        <v>-3.74</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>128127</t>
+          <t>123264</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>文科转债</t>
+          <t>双乐转债</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>002775</t>
+          <t>301036</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>文科股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>双乐股份</t>
+        </is>
+      </c>
+      <c r="E197" t="n">
+        <v>36.2549</v>
+      </c>
+      <c r="F197" t="n">
+        <v>9.051600000000001</v>
+      </c>
+      <c r="G197" t="n">
+        <v>7.1646</v>
+      </c>
+      <c r="H197" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="I197" t="n">
+        <v>0.47</v>
+      </c>
+      <c r="J197" t="n">
+        <v>9.52</v>
+      </c>
+      <c r="K197" t="n">
+        <v>11.68</v>
+      </c>
+      <c r="L197" t="inlineStr"/>
+      <c r="M197" t="inlineStr"/>
+      <c r="N197" t="inlineStr"/>
+      <c r="O197" t="inlineStr"/>
       <c r="P197" t="n">
-        <v>-1.49</v>
-[...14 lines deleted...]
-        <v>-2.89</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>110097</t>
+          <t>123247</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>天润转债</t>
+          <t>万凯转债</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>600419</t>
+          <t>301216</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>天润乳业</t>
-[...35 lines deleted...]
-        </is>
+          <t>万凯新材</t>
+        </is>
+      </c>
+      <c r="E198" t="n">
+        <v>67.93819999999999</v>
+      </c>
+      <c r="F198" t="n">
+        <v>1.0772</v>
+      </c>
+      <c r="G198" t="n">
+        <v>0.6294</v>
+      </c>
+      <c r="H198" t="n">
+        <v>-3</v>
+      </c>
+      <c r="I198" t="n">
+        <v>4.37</v>
+      </c>
+      <c r="J198" t="n">
+        <v>39.9</v>
+      </c>
+      <c r="K198" t="n">
+        <v>51.66</v>
       </c>
       <c r="L198" t="n">
-        <v>54.0407</v>
-[...9 lines deleted...]
-      </c>
+        <v>42.96</v>
+      </c>
+      <c r="M198" t="inlineStr"/>
+      <c r="N198" t="inlineStr"/>
+      <c r="O198" t="inlineStr"/>
       <c r="P198" t="n">
-        <v>1.42</v>
-[...14 lines deleted...]
-        <v>0.41</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>123250</t>
+          <t>123199</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>嘉益转债</t>
+          <t>山河转债</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>301004</t>
+          <t>300452</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>嘉益股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>山河药辅</t>
+        </is>
+      </c>
+      <c r="E199" t="n">
+        <v>38.3395</v>
+      </c>
+      <c r="F199" t="n">
+        <v>3.8216</v>
+      </c>
+      <c r="G199" t="n">
+        <v>3.4854</v>
+      </c>
+      <c r="H199" t="n">
+        <v>1.19</v>
+      </c>
+      <c r="I199" t="n">
+        <v>1.62</v>
+      </c>
+      <c r="J199" t="n">
+        <v>13.5</v>
+      </c>
+      <c r="K199" t="n">
+        <v>14.35</v>
       </c>
       <c r="L199" t="n">
-        <v>29.3532</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.87</v>
+      </c>
+      <c r="M199" t="inlineStr"/>
+      <c r="N199" t="inlineStr"/>
+      <c r="O199" t="inlineStr"/>
       <c r="P199" t="n">
-        <v>4.72</v>
-[...14 lines deleted...]
-        <v>4.37</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>128128</t>
+          <t>123138</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>齐翔转2</t>
+          <t>丝路转债</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>002408</t>
+          <t>300556</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>齐翔腾达</t>
-[...35 lines deleted...]
-        </is>
+          <t>丝路视觉</t>
+        </is>
+      </c>
+      <c r="E200" t="n">
+        <v>72.6857</v>
+      </c>
+      <c r="F200" t="n">
+        <v>1.4963</v>
+      </c>
+      <c r="G200" t="n">
+        <v>1.3403</v>
+      </c>
+      <c r="H200" t="n">
+        <v>-3.64</v>
+      </c>
+      <c r="I200" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="J200" t="n">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="K200" t="n">
+        <v>13.31</v>
       </c>
       <c r="L200" t="n">
-        <v>56.6287</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.21</v>
+      </c>
+      <c r="M200" t="inlineStr"/>
+      <c r="N200" t="inlineStr"/>
+      <c r="O200" t="inlineStr"/>
       <c r="P200" t="n">
-        <v>-3.84</v>
-[...14 lines deleted...]
-        <v>-5.75</v>
+        <v>-0.61</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>123179</t>
+          <t>123211</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>立高转债</t>
+          <t>阳谷转债</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>300973</t>
+          <t>300121</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>立高食品</t>
-[...35 lines deleted...]
-        </is>
+          <t>阳谷华泰</t>
+        </is>
+      </c>
+      <c r="E201" t="n">
+        <v>21.7336</v>
+      </c>
+      <c r="F201" t="n">
+        <v>3.9372</v>
+      </c>
+      <c r="G201" t="n">
+        <v>3.1492</v>
+      </c>
+      <c r="H201" t="n">
+        <v>1.92</v>
+      </c>
+      <c r="I201" t="n">
+        <v>3.04</v>
+      </c>
+      <c r="J201" t="n">
+        <v>15.48</v>
+      </c>
+      <c r="K201" t="n">
+        <v>47.96</v>
       </c>
       <c r="L201" t="n">
-        <v>41.2016</v>
-[...9 lines deleted...]
-      </c>
+        <v>45.7</v>
+      </c>
+      <c r="M201" t="inlineStr"/>
+      <c r="N201" t="inlineStr"/>
+      <c r="O201" t="inlineStr"/>
       <c r="P201" t="n">
-        <v>0.73</v>
-[...14 lines deleted...]
-        <v>3.05</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>123150</t>
+          <t>127045</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>九强转债</t>
+          <t>牧原转债</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>300406</t>
+          <t>002714</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>九强生物</t>
-[...35 lines deleted...]
-        </is>
+          <t>牧原股份</t>
+        </is>
+      </c>
+      <c r="E202" t="n">
+        <v>54.1793</v>
+      </c>
+      <c r="F202" t="n">
+        <v>0.7902</v>
+      </c>
+      <c r="G202" t="n">
+        <v>0.2841</v>
+      </c>
+      <c r="H202" t="n">
+        <v>178.81</v>
+      </c>
+      <c r="I202" t="n">
+        <v>-42.63</v>
+      </c>
+      <c r="J202" t="n">
+        <v>11.2</v>
+      </c>
+      <c r="K202" t="n">
+        <v>15.39</v>
       </c>
       <c r="L202" t="n">
-        <v>25.0377</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.61</v>
+      </c>
+      <c r="M202" t="inlineStr"/>
+      <c r="N202" t="inlineStr"/>
+      <c r="O202" t="inlineStr"/>
       <c r="P202" t="n">
-        <v>5.24</v>
-[...14 lines deleted...]
-        <v>1.9</v>
+        <v>154.87</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>113059</t>
+          <t>118039</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>福莱转债</t>
+          <t>煜邦转债</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>601865</t>
+          <t>688597</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>福莱特</t>
-[...35 lines deleted...]
-        </is>
+          <t>煜邦电力</t>
+        </is>
+      </c>
+      <c r="E203" t="n">
+        <v>55.4996</v>
+      </c>
+      <c r="F203" t="n">
+        <v>2.2004</v>
+      </c>
+      <c r="G203" t="n">
+        <v>1.8147</v>
+      </c>
+      <c r="H203" t="n">
+        <v>1.11</v>
+      </c>
+      <c r="I203" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="J203" t="n">
+        <v>13.13</v>
+      </c>
+      <c r="K203" t="n">
+        <v>25.29</v>
       </c>
       <c r="L203" t="n">
-        <v>46.8507</v>
-[...9 lines deleted...]
-      </c>
+        <v>26.19</v>
+      </c>
+      <c r="M203" t="inlineStr"/>
+      <c r="N203" t="inlineStr"/>
+      <c r="O203" t="inlineStr"/>
       <c r="P203" t="n">
-        <v>27.6</v>
-[...14 lines deleted...]
-        <v>9.81</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>127069</t>
+          <t>127031</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>小熊转债</t>
+          <t>洋丰转债</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>002959</t>
+          <t>000902</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>小熊电器</t>
-[...35 lines deleted...]
-        </is>
+          <t>新洋丰</t>
+        </is>
+      </c>
+      <c r="E204" t="n">
+        <v>39.7645</v>
+      </c>
+      <c r="F204" t="n">
+        <v>1.4951</v>
+      </c>
+      <c r="G204" t="n">
+        <v>0.9155</v>
+      </c>
+      <c r="H204" t="n">
+        <v>13.15</v>
+      </c>
+      <c r="I204" t="n">
+        <v>12.07</v>
+      </c>
+      <c r="J204" t="n">
+        <v>16.53</v>
+      </c>
+      <c r="K204" t="n">
+        <v>15.95</v>
       </c>
       <c r="L204" t="n">
-        <v>45.4717</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.63</v>
+      </c>
+      <c r="M204" t="inlineStr"/>
+      <c r="N204" t="inlineStr"/>
+      <c r="O204" t="inlineStr"/>
       <c r="P204" t="n">
-        <v>4.45</v>
-[...14 lines deleted...]
-        <v>3.93</v>
+        <v>16.12</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>123114</t>
+          <t>113627</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>三角转债</t>
+          <t>太平转债</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>300775</t>
+          <t>603877</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>三角防务</t>
-[...35 lines deleted...]
-        </is>
+          <t>太平鸟</t>
+        </is>
+      </c>
+      <c r="E205" t="n">
+        <v>38.7463</v>
+      </c>
+      <c r="F205" t="n">
+        <v>2.7763</v>
+      </c>
+      <c r="G205" t="n">
+        <v>1.9075</v>
+      </c>
+      <c r="H205" t="n">
+        <v>2.58</v>
+      </c>
+      <c r="I205" t="n">
+        <v>4.22</v>
+      </c>
+      <c r="J205" t="n">
+        <v>7.03</v>
+      </c>
+      <c r="K205" t="n">
+        <v>12.37</v>
       </c>
       <c r="L205" t="n">
-        <v>29.4125</v>
-[...9 lines deleted...]
-      </c>
+        <v>11.34</v>
+      </c>
+      <c r="M205" t="inlineStr"/>
+      <c r="N205" t="inlineStr"/>
+      <c r="O205" t="inlineStr"/>
       <c r="P205" t="n">
-        <v>7.47</v>
-[...14 lines deleted...]
-        <v>3.89</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>123071</t>
+          <t>113696</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>天能转债</t>
+          <t>伯25转债</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>300569</t>
+          <t>603596</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>天能重工</t>
-[...48 lines deleted...]
-      </c>
+          <t>伯特利</t>
+        </is>
+      </c>
+      <c r="E206" t="n">
+        <v>56.7465</v>
+      </c>
+      <c r="F206" t="n">
+        <v>1.8243</v>
+      </c>
+      <c r="G206" t="n">
+        <v>1.5582</v>
+      </c>
+      <c r="H206" t="n">
+        <v>12.09</v>
+      </c>
+      <c r="I206" t="n">
+        <v>8.91</v>
+      </c>
+      <c r="J206" t="n">
+        <v>11</v>
+      </c>
+      <c r="K206" t="n">
+        <v>19.41</v>
+      </c>
+      <c r="L206" t="inlineStr"/>
+      <c r="M206" t="inlineStr"/>
+      <c r="N206" t="inlineStr"/>
+      <c r="O206" t="inlineStr"/>
       <c r="P206" t="n">
-        <v>2.51</v>
-[...14 lines deleted...]
-        <v>1.09</v>
+        <v>13.09</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>113694</t>
+          <t>113638</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>清源转债</t>
+          <t>台21转债</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>603628</t>
+          <t>603055</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>清源股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>台华新材</t>
+        </is>
+      </c>
+      <c r="E207" t="n">
+        <v>53.5421</v>
+      </c>
+      <c r="F207" t="n">
+        <v>1.1</v>
+      </c>
+      <c r="G207" t="n">
+        <v>0.5673</v>
+      </c>
+      <c r="H207" t="n">
+        <v>7.26</v>
+      </c>
+      <c r="I207" t="n">
+        <v>4.49</v>
+      </c>
+      <c r="J207" t="n">
+        <v>12.71</v>
+      </c>
+      <c r="K207" t="n">
+        <v>11.56</v>
       </c>
       <c r="L207" t="n">
-        <v>58.6548</v>
-[...9 lines deleted...]
-      </c>
+        <v>11.38</v>
+      </c>
+      <c r="M207" t="inlineStr"/>
+      <c r="N207" t="inlineStr"/>
+      <c r="O207" t="inlineStr"/>
       <c r="P207" t="n">
-        <v>1.69</v>
-[...12 lines deleted...]
-        <v>0.57</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>123253</t>
+          <t>123178</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>永贵转债</t>
+          <t>花园转债</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>300351</t>
+          <t>300401</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>永贵电器</t>
-[...35 lines deleted...]
-        </is>
+          <t>花园生物</t>
+        </is>
+      </c>
+      <c r="E208" t="n">
+        <v>39.7107</v>
+      </c>
+      <c r="F208" t="n">
+        <v>2.1772</v>
+      </c>
+      <c r="G208" t="n">
+        <v>1.5216</v>
+      </c>
+      <c r="H208" t="n">
+        <v>3.09</v>
+      </c>
+      <c r="I208" t="n">
+        <v>1.92</v>
+      </c>
+      <c r="J208" t="n">
+        <v>22.31</v>
+      </c>
+      <c r="K208" t="n">
+        <v>42.29</v>
       </c>
       <c r="L208" t="n">
-        <v>46.4961</v>
-[...9 lines deleted...]
-      </c>
+        <v>27.52</v>
+      </c>
+      <c r="M208" t="inlineStr"/>
+      <c r="N208" t="inlineStr"/>
+      <c r="O208" t="inlineStr"/>
       <c r="P208" t="n">
-        <v>1.01</v>
-[...12 lines deleted...]
-        <v>0.62</v>
+        <v>3.05</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>123194</t>
+          <t>113703</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>百洋转债</t>
+          <t>翔26转债</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>301015</t>
+          <t>603112</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>百洋医药</t>
-[...48 lines deleted...]
-      </c>
+          <t>华翔股份</t>
+        </is>
+      </c>
+      <c r="E209" t="n">
+        <v>41.5226</v>
+      </c>
+      <c r="F209" t="n">
+        <v>4.5922</v>
+      </c>
+      <c r="G209" t="n">
+        <v>3.6813</v>
+      </c>
+      <c r="H209" t="n">
+        <v>4.71</v>
+      </c>
+      <c r="I209" t="n">
+        <v>3.89</v>
+      </c>
+      <c r="J209" t="n">
+        <v>23.51</v>
+      </c>
+      <c r="K209" t="inlineStr"/>
+      <c r="L209" t="inlineStr"/>
+      <c r="M209" t="inlineStr"/>
+      <c r="N209" t="inlineStr"/>
+      <c r="O209" t="inlineStr"/>
       <c r="P209" t="n">
-        <v>7.12</v>
-[...14 lines deleted...]
-        <v>4.75</v>
+        <v>5.58</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>118005</t>
+          <t>118010</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>天奈转债</t>
+          <t>洁特转债</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>688116</t>
+          <t>688026</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>天奈科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>洁特生物</t>
+        </is>
+      </c>
+      <c r="E210" t="n">
+        <v>30.2827</v>
+      </c>
+      <c r="F210" t="n">
+        <v>7.7534</v>
+      </c>
+      <c r="G210" t="n">
+        <v>6.1758</v>
+      </c>
+      <c r="H210" t="n">
+        <v>0.76</v>
+      </c>
+      <c r="I210" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="J210" t="n">
+        <v>8.390000000000001</v>
+      </c>
+      <c r="K210" t="n">
+        <v>10.57</v>
       </c>
       <c r="L210" t="n">
-        <v>33.8614</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.68</v>
+      </c>
+      <c r="M210" t="inlineStr"/>
+      <c r="N210" t="inlineStr"/>
+      <c r="O210" t="inlineStr"/>
       <c r="P210" t="n">
-        <v>2.97</v>
-[...14 lines deleted...]
-        <v>2.28</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>113686</t>
+          <t>110086</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>泰瑞转债</t>
+          <t>精工转债</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>603289</t>
+          <t>600496</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>泰瑞机器</t>
-[...35 lines deleted...]
-        </is>
+          <t>精工钢构</t>
+        </is>
+      </c>
+      <c r="E211" t="n">
+        <v>67.12309999999999</v>
+      </c>
+      <c r="F211" t="n">
+        <v>1.4695</v>
+      </c>
+      <c r="G211" t="n">
+        <v>1.3235</v>
+      </c>
+      <c r="H211" t="n">
+        <v>5.12</v>
+      </c>
+      <c r="I211" t="n">
+        <v>5.48</v>
+      </c>
+      <c r="J211" t="n">
+        <v>8.42</v>
+      </c>
+      <c r="K211" t="n">
+        <v>14.58</v>
       </c>
       <c r="L211" t="n">
-        <v>49.0519</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.91</v>
+      </c>
+      <c r="M211" t="inlineStr"/>
+      <c r="N211" t="inlineStr"/>
+      <c r="O211" t="inlineStr"/>
       <c r="P211" t="n">
-        <v>0.86</v>
-[...14 lines deleted...]
-        <v>0.91</v>
+        <v>6.05</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>123196</t>
+          <t>127102</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>正元转02</t>
+          <t>浙建转债</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>300645</t>
+          <t>002761</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>正元智慧</t>
-[...35 lines deleted...]
-        </is>
+          <t>浙江建投</t>
+        </is>
+      </c>
+      <c r="E212" t="n">
+        <v>90.3646</v>
+      </c>
+      <c r="F212" t="n">
+        <v>0.9344</v>
+      </c>
+      <c r="G212" t="n">
+        <v>0.9216</v>
+      </c>
+      <c r="H212" t="n">
+        <v>1.93</v>
+      </c>
+      <c r="I212" t="n">
+        <v>3.92</v>
+      </c>
+      <c r="J212" t="n">
+        <v>9.199999999999999</v>
+      </c>
+      <c r="K212" t="n">
+        <v>12.29</v>
       </c>
       <c r="L212" t="n">
-        <v>53.7033</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.96</v>
+      </c>
+      <c r="M212" t="inlineStr"/>
+      <c r="N212" t="inlineStr"/>
+      <c r="O212" t="inlineStr"/>
       <c r="P212" t="n">
-        <v>0.42</v>
-[...14 lines deleted...]
-        <v>0.13</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>111012</t>
+          <t>113066</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>福新转债</t>
+          <t>平煤转债</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>605488</t>
+          <t>601666</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>福莱新材</t>
-[...35 lines deleted...]
-        </is>
+          <t>平煤股份</t>
+        </is>
+      </c>
+      <c r="E213" t="n">
+        <v>66.0508</v>
+      </c>
+      <c r="F213" t="n">
+        <v>0.5209</v>
+      </c>
+      <c r="G213" t="n">
+        <v>0.4932</v>
+      </c>
+      <c r="H213" t="n">
+        <v>22.83</v>
+      </c>
+      <c r="I213" t="n">
+        <v>38.7</v>
+      </c>
+      <c r="J213" t="n">
+        <v>19.61</v>
+      </c>
+      <c r="K213" t="n">
+        <v>26.61</v>
       </c>
       <c r="L213" t="n">
-        <v>45.6138</v>
-[...9 lines deleted...]
-      </c>
+        <v>22.27</v>
+      </c>
+      <c r="M213" t="inlineStr"/>
+      <c r="N213" t="inlineStr"/>
+      <c r="O213" t="inlineStr"/>
       <c r="P213" t="n">
-        <v>0.7</v>
-[...14 lines deleted...]
-        <v>0.77</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>123192</t>
+          <t>123272</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>科思转债</t>
+          <t>中汽转债</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>300856</t>
+          <t>301215</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>科思股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>中汽股份</t>
+        </is>
+      </c>
+      <c r="E214" t="n">
+        <v>38.8304</v>
+      </c>
+      <c r="F214" t="n">
+        <v>4.7637</v>
+      </c>
+      <c r="G214" t="n">
+        <v>4.7595</v>
+      </c>
+      <c r="H214" t="n">
+        <v>1.75</v>
+      </c>
+      <c r="I214" t="n">
+        <v>1.65</v>
+      </c>
+      <c r="J214" t="n">
+        <v>23.67</v>
+      </c>
+      <c r="K214" t="inlineStr"/>
+      <c r="L214" t="inlineStr"/>
+      <c r="M214" t="inlineStr"/>
+      <c r="N214" t="inlineStr"/>
+      <c r="O214" t="inlineStr"/>
       <c r="P214" t="n">
-        <v>7.34</v>
-[...14 lines deleted...]
-        <v>1.08</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>123151</t>
+          <t>113660</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>康医转债</t>
+          <t>寿22转债</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>300869</t>
+          <t>603896</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>康泰医学</t>
-[...35 lines deleted...]
-        </is>
+          <t>寿仙谷</t>
+        </is>
+      </c>
+      <c r="E215" t="n">
+        <v>28.7312</v>
+      </c>
+      <c r="F215" t="n">
+        <v>3.136</v>
+      </c>
+      <c r="G215" t="n">
+        <v>2.5894</v>
+      </c>
+      <c r="H215" t="n">
+        <v>1.74</v>
+      </c>
+      <c r="I215" t="n">
+        <v>2.54</v>
+      </c>
+      <c r="J215" t="n">
+        <v>9.18</v>
+      </c>
+      <c r="K215" t="n">
+        <v>12.09</v>
       </c>
       <c r="L215" t="n">
-        <v>38.3006</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.44</v>
+      </c>
+      <c r="M215" t="inlineStr"/>
+      <c r="N215" t="inlineStr"/>
+      <c r="O215" t="inlineStr"/>
       <c r="P215" t="n">
-        <v>1.66</v>
-[...14 lines deleted...]
-        <v>-0.24</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>127111</t>
+          <t>113605</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>金威转债</t>
+          <t>大参转债</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>002626</t>
+          <t>603233</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>金达威</t>
-[...35 lines deleted...]
-        </is>
+          <t>大参林</t>
+        </is>
+      </c>
+      <c r="E216" t="n">
+        <v>65.0454</v>
+      </c>
+      <c r="F216" t="n">
+        <v>0.8961</v>
+      </c>
+      <c r="G216" t="n">
+        <v>0.6032999999999999</v>
+      </c>
+      <c r="H216" t="n">
+        <v>9.15</v>
+      </c>
+      <c r="I216" t="n">
+        <v>11.66</v>
+      </c>
+      <c r="J216" t="n">
+        <v>10.65</v>
+      </c>
+      <c r="K216" t="n">
+        <v>13.01</v>
       </c>
       <c r="L216" t="n">
-        <v>40.2512</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.74</v>
+      </c>
+      <c r="M216" t="inlineStr"/>
+      <c r="N216" t="inlineStr"/>
+      <c r="O216" t="inlineStr"/>
       <c r="P216" t="n">
-        <v>2.77</v>
-[...12 lines deleted...]
-        <v>3.4</v>
+        <v>12.35</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>127110</t>
+          <t>127105</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>广核转债</t>
+          <t>龙星转债</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>003816</t>
+          <t>002442</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>中国广核</t>
-[...35 lines deleted...]
-        </is>
+          <t>龙星科技</t>
+        </is>
+      </c>
+      <c r="E217" t="n">
+        <v>60.3567</v>
+      </c>
+      <c r="F217" t="n">
+        <v>2.3637</v>
+      </c>
+      <c r="G217" t="n">
+        <v>1.7948</v>
+      </c>
+      <c r="H217" t="n">
+        <v>1.46</v>
+      </c>
+      <c r="I217" t="n">
+        <v>1.1</v>
+      </c>
+      <c r="J217" t="n">
+        <v>11.73</v>
+      </c>
+      <c r="K217" t="n">
+        <v>20.41</v>
       </c>
       <c r="L217" t="n">
-        <v>65.98860000000001</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.73</v>
+      </c>
+      <c r="M217" t="inlineStr"/>
+      <c r="N217" t="inlineStr"/>
+      <c r="O217" t="inlineStr"/>
       <c r="P217" t="n">
-        <v>107.25</v>
-[...12 lines deleted...]
-        <v>97.65000000000001</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>123275</t>
+          <t>118032</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>肇民转债</t>
+          <t>建龙转债</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>301000</t>
+          <t>688357</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>肇民科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>建龙微纳</t>
+        </is>
+      </c>
+      <c r="E218" t="n">
+        <v>42.3308</v>
+      </c>
+      <c r="F218" t="n">
+        <v>3.0938</v>
+      </c>
+      <c r="G218" t="n">
+        <v>2.4575</v>
+      </c>
+      <c r="H218" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="I218" t="n">
+        <v>1.53</v>
+      </c>
+      <c r="J218" t="n">
+        <v>6.21</v>
+      </c>
+      <c r="K218" t="n">
+        <v>9.59</v>
       </c>
       <c r="L218" t="n">
-        <v>13.3576</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.29</v>
+      </c>
+      <c r="M218" t="inlineStr"/>
+      <c r="N218" t="inlineStr"/>
+      <c r="O218" t="inlineStr"/>
       <c r="P218" t="n">
-        <v>1.03</v>
-[...8 lines deleted...]
-        <v>1.49</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>113649</t>
+          <t>123144</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>丰山转债</t>
+          <t>裕兴转债</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>603810</t>
+          <t>300305</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>丰山集团</t>
-[...35 lines deleted...]
-        </is>
+          <t>裕兴股份</t>
+        </is>
+      </c>
+      <c r="E219" t="n">
+        <v>39.7276</v>
+      </c>
+      <c r="F219" t="n">
+        <v>2.4953</v>
+      </c>
+      <c r="G219" t="n">
+        <v>1.8291</v>
+      </c>
+      <c r="H219" t="n">
+        <v>-3.57</v>
+      </c>
+      <c r="I219" t="n">
+        <v>0.09</v>
+      </c>
+      <c r="J219" t="n">
+        <v>9.880000000000001</v>
+      </c>
+      <c r="K219" t="n">
+        <v>17.68</v>
       </c>
       <c r="L219" t="n">
-        <v>44.9428</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.03</v>
+      </c>
+      <c r="M219" t="inlineStr"/>
+      <c r="N219" t="inlineStr"/>
+      <c r="O219" t="inlineStr"/>
       <c r="P219" t="n">
-        <v>-0.39</v>
-[...14 lines deleted...]
-        <v>0.39</v>
+        <v>-2.56</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>127098</t>
+          <t>127108</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>欧晶转债</t>
+          <t>太能转债</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>001269</t>
+          <t>000591</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>欧晶科技</t>
-[...48 lines deleted...]
-      </c>
+          <t>太阳能</t>
+        </is>
+      </c>
+      <c r="E220" t="n">
+        <v>55.7781</v>
+      </c>
+      <c r="F220" t="n">
+        <v>2.3705</v>
+      </c>
+      <c r="G220" t="n">
+        <v>2.3512</v>
+      </c>
+      <c r="H220" t="n">
+        <v>12.25</v>
+      </c>
+      <c r="I220" t="n">
+        <v>15.79</v>
+      </c>
+      <c r="J220" t="n">
+        <v>6.55</v>
+      </c>
+      <c r="K220" t="n">
+        <v>12.87</v>
+      </c>
+      <c r="L220" t="inlineStr"/>
+      <c r="M220" t="inlineStr"/>
+      <c r="N220" t="inlineStr"/>
+      <c r="O220" t="inlineStr"/>
       <c r="P220" t="n">
-        <v>6.54</v>
-[...14 lines deleted...]
-        <v>-2.8</v>
+        <v>8.23</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>127093</t>
+          <t>113670</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>章鼓转债</t>
+          <t>金23转债</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>002598</t>
+          <t>603180</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>ST章鼓</t>
-[...35 lines deleted...]
-        </is>
+          <t>金牌家居</t>
+        </is>
+      </c>
+      <c r="E221" t="n">
+        <v>54.0641</v>
+      </c>
+      <c r="F221" t="n">
+        <v>1.2076</v>
+      </c>
+      <c r="G221" t="n">
+        <v>0.8784</v>
+      </c>
+      <c r="H221" t="n">
+        <v>1.99</v>
+      </c>
+      <c r="I221" t="n">
+        <v>2.92</v>
+      </c>
+      <c r="J221" t="n">
+        <v>7.39</v>
+      </c>
+      <c r="K221" t="n">
+        <v>11.76</v>
       </c>
       <c r="L221" t="n">
-        <v>52.3906</v>
-[...9 lines deleted...]
-      </c>
+        <v>9.869999999999999</v>
+      </c>
+      <c r="M221" t="inlineStr"/>
+      <c r="N221" t="inlineStr"/>
+      <c r="O221" t="inlineStr"/>
       <c r="P221" t="n">
-        <v>1.07</v>
-[...14 lines deleted...]
-        <v>0.63</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>113707</t>
+          <t>123179</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>科博转债</t>
+          <t>立高转债</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>603786</t>
+          <t>300973</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>科博达</t>
-[...35 lines deleted...]
-        </is>
+          <t>立高食品</t>
+        </is>
+      </c>
+      <c r="E222" t="n">
+        <v>42.6659</v>
+      </c>
+      <c r="F222" t="n">
+        <v>1.9357</v>
+      </c>
+      <c r="G222" t="n">
+        <v>1.5063</v>
+      </c>
+      <c r="H222" t="n">
+        <v>2.68</v>
+      </c>
+      <c r="I222" t="n">
+        <v>0.73</v>
+      </c>
+      <c r="J222" t="n">
+        <v>8.42</v>
+      </c>
+      <c r="K222" t="n">
+        <v>8.779999999999999</v>
       </c>
       <c r="L222" t="n">
-        <v>33.8922</v>
-[...9 lines deleted...]
-      </c>
+        <v>9.029999999999999</v>
+      </c>
+      <c r="M222" t="inlineStr"/>
+      <c r="N222" t="inlineStr"/>
+      <c r="O222" t="inlineStr"/>
       <c r="P222" t="n">
-        <v>6.09</v>
-[...8 lines deleted...]
-        <v>8.289999999999999</v>
+        <v>3.05</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>113688</t>
+          <t>127046</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>国检转债</t>
+          <t>百润转债</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>603060</t>
+          <t>002568</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>国检集团</t>
-[...35 lines deleted...]
-        </is>
+          <t>百润股份</t>
+        </is>
+      </c>
+      <c r="E223" t="n">
+        <v>41.4037</v>
+      </c>
+      <c r="F223" t="n">
+        <v>1.6043</v>
+      </c>
+      <c r="G223" t="n">
+        <v>0.9558</v>
+      </c>
+      <c r="H223" t="n">
+        <v>7.19</v>
+      </c>
+      <c r="I223" t="n">
+        <v>8.09</v>
+      </c>
+      <c r="J223" t="n">
+        <v>10.71</v>
+      </c>
+      <c r="K223" t="n">
+        <v>17.94</v>
       </c>
       <c r="L223" t="n">
-        <v>50.7546</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.74</v>
+      </c>
+      <c r="M223" t="inlineStr"/>
+      <c r="N223" t="inlineStr"/>
+      <c r="O223" t="inlineStr"/>
       <c r="P223" t="n">
-        <v>2.57</v>
-[...14 lines deleted...]
-        <v>1.19</v>
+        <v>6.37</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>113693</t>
+          <t>110081</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>志邦转债</t>
+          <t>闻泰转债</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>603801</t>
+          <t>600745</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>志邦家居</t>
-[...35 lines deleted...]
-        </is>
+          <t>*ST闻泰</t>
+        </is>
+      </c>
+      <c r="E224" t="n">
+        <v>39.0809</v>
+      </c>
+      <c r="F224" t="n">
+        <v>1.2188</v>
+      </c>
+      <c r="G224" t="n">
+        <v>0.9538</v>
+      </c>
+      <c r="H224" t="n">
+        <v>-28.33</v>
+      </c>
+      <c r="I224" t="n">
+        <v>11.81</v>
+      </c>
+      <c r="J224" t="n">
+        <v>17.86</v>
+      </c>
+      <c r="K224" t="n">
+        <v>29.76</v>
       </c>
       <c r="L224" t="n">
-        <v>47.9597</v>
-[...9 lines deleted...]
-      </c>
+        <v>26.82</v>
+      </c>
+      <c r="M224" t="inlineStr"/>
+      <c r="N224" t="inlineStr"/>
+      <c r="O224" t="inlineStr"/>
       <c r="P224" t="n">
-        <v>5.95</v>
-[...12 lines deleted...]
-        <v>2.05</v>
+        <v>-87.48</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>123199</t>
+          <t>123151</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>山河转债</t>
+          <t>康医转债</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>300452</t>
+          <t>300869</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>山河药辅</t>
-[...35 lines deleted...]
-        </is>
+          <t>康泰医学</t>
+        </is>
+      </c>
+      <c r="E225" t="n">
+        <v>36.242</v>
+      </c>
+      <c r="F225" t="n">
+        <v>12.2149</v>
+      </c>
+      <c r="G225" t="n">
+        <v>11.0561</v>
+      </c>
+      <c r="H225" t="n">
+        <v>-0.78</v>
+      </c>
+      <c r="I225" t="n">
+        <v>1.66</v>
+      </c>
+      <c r="J225" t="n">
+        <v>4.67</v>
+      </c>
+      <c r="K225" t="n">
+        <v>5.25</v>
       </c>
       <c r="L225" t="n">
-        <v>36.1475</v>
-[...9 lines deleted...]
-      </c>
+        <v>7.89</v>
+      </c>
+      <c r="M225" t="inlineStr"/>
+      <c r="N225" t="inlineStr"/>
+      <c r="O225" t="inlineStr"/>
       <c r="P225" t="n">
-        <v>1.62</v>
-[...14 lines deleted...]
-        <v>1.77</v>
+        <v>-0.24</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>127054</t>
+          <t>127099</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>双箭转债</t>
+          <t>盛航转债</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>002381</t>
+          <t>001205</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>双箭股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>盛航股份</t>
+        </is>
+      </c>
+      <c r="E226" t="n">
+        <v>51.5067</v>
+      </c>
+      <c r="F226" t="n">
+        <v>0.5475</v>
+      </c>
+      <c r="G226" t="n">
+        <v>0.4683</v>
+      </c>
+      <c r="H226" t="n">
+        <v>1.37</v>
+      </c>
+      <c r="I226" t="n">
+        <v>1.82</v>
+      </c>
+      <c r="J226" t="n">
+        <v>10.3</v>
+      </c>
+      <c r="K226" t="n">
+        <v>11.87</v>
       </c>
       <c r="L226" t="n">
-        <v>43.81</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.49</v>
+      </c>
+      <c r="M226" t="inlineStr"/>
+      <c r="N226" t="inlineStr"/>
+      <c r="O226" t="inlineStr"/>
       <c r="P226" t="n">
-        <v>2.42</v>
-[...14 lines deleted...]
-        <v>0.65</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>113058</t>
+          <t>123088</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>友发转债</t>
+          <t>威唐转债</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>601686</t>
+          <t>300707</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>友发集团</t>
-[...35 lines deleted...]
-        </is>
+          <t>威唐工业</t>
+        </is>
+      </c>
+      <c r="E227" t="n">
+        <v>39.316</v>
+      </c>
+      <c r="F227" t="n">
+        <v>1.6469</v>
+      </c>
+      <c r="G227" t="n">
+        <v>1.2488</v>
+      </c>
+      <c r="H227" t="n">
+        <v>0.21</v>
+      </c>
+      <c r="I227" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="J227" t="n">
+        <v>3.78</v>
+      </c>
+      <c r="K227" t="n">
+        <v>12.49</v>
       </c>
       <c r="L227" t="n">
-        <v>66.5492</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.06</v>
+      </c>
+      <c r="M227" t="inlineStr"/>
+      <c r="N227" t="inlineStr"/>
+      <c r="O227" t="inlineStr"/>
       <c r="P227" t="n">
-        <v>5.7</v>
-[...14 lines deleted...]
-        <v>6.8</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>113053</t>
+          <t>113625</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>隆22转债</t>
+          <t>江山转债</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>601012</t>
+          <t>603208</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>隆基绿能</t>
-[...35 lines deleted...]
-        </is>
+          <t>江山欧派</t>
+        </is>
+      </c>
+      <c r="E228" t="n">
+        <v>62.0698</v>
+      </c>
+      <c r="F228" t="n">
+        <v>1.4415</v>
+      </c>
+      <c r="G228" t="n">
+        <v>1.307</v>
+      </c>
+      <c r="H228" t="n">
+        <v>1.09</v>
+      </c>
+      <c r="I228" t="n">
+        <v>3.9</v>
+      </c>
+      <c r="J228" t="n">
+        <v>2.33</v>
+      </c>
+      <c r="K228" t="n">
+        <v>7.49</v>
       </c>
       <c r="L228" t="n">
-        <v>66.0778</v>
-[...9 lines deleted...]
-      </c>
+        <v>9.09</v>
+      </c>
+      <c r="M228" t="inlineStr"/>
+      <c r="N228" t="inlineStr"/>
+      <c r="O228" t="inlineStr"/>
       <c r="P228" t="n">
-        <v>107.51</v>
-[...14 lines deleted...]
-        <v>-64.2</v>
+        <v>-1.95</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>127030</t>
+          <t>113688</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>盛虹转债</t>
+          <t>国检转债</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>000301</t>
+          <t>603060</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>东方盛虹</t>
-[...35 lines deleted...]
-        </is>
+          <t>国检集团</t>
+        </is>
+      </c>
+      <c r="E229" t="n">
+        <v>52.2739</v>
+      </c>
+      <c r="F229" t="n">
+        <v>1.4812</v>
+      </c>
+      <c r="G229" t="n">
+        <v>1.4017</v>
+      </c>
+      <c r="H229" t="n">
+        <v>2.04</v>
+      </c>
+      <c r="I229" t="n">
+        <v>2.57</v>
+      </c>
+      <c r="J229" t="n">
+        <v>11.39</v>
+      </c>
+      <c r="K229" t="n">
+        <v>20.73</v>
       </c>
       <c r="L229" t="n">
-        <v>81.09999999999999</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.52</v>
+      </c>
+      <c r="M229" t="inlineStr"/>
+      <c r="N229" t="inlineStr"/>
+      <c r="O229" t="inlineStr"/>
       <c r="P229" t="n">
-        <v>7.17</v>
-[...14 lines deleted...]
-        <v>1.34</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>113655</t>
+          <t>113616</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>XD欧22转</t>
+          <t>韦尔转债</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>603833</t>
+          <t>603501</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>欧派家居</t>
-[...35 lines deleted...]
-        </is>
+          <t>豪威集团</t>
+        </is>
+      </c>
+      <c r="E230" t="n">
+        <v>34.8601</v>
+      </c>
+      <c r="F230" t="n">
+        <v>2.2519</v>
+      </c>
+      <c r="G230" t="n">
+        <v>1.5773</v>
+      </c>
+      <c r="H230" t="n">
+        <v>33.23</v>
+      </c>
+      <c r="I230" t="n">
+        <v>5.56</v>
+      </c>
+      <c r="J230" t="n">
+        <v>1.67</v>
+      </c>
+      <c r="K230" t="n">
+        <v>8.890000000000001</v>
       </c>
       <c r="L230" t="n">
-        <v>42.9904</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.52</v>
+      </c>
+      <c r="M230" t="inlineStr"/>
+      <c r="N230" t="inlineStr"/>
+      <c r="O230" t="inlineStr"/>
       <c r="P230" t="n">
-        <v>30.36</v>
-[...14 lines deleted...]
-        <v>19.97</v>
+        <v>40.45</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>123138</t>
+          <t>110075</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>丝路转债</t>
+          <t>南航转债</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>300556</t>
+          <t>600029</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>丝路视觉</t>
-[...35 lines deleted...]
-        </is>
+          <t>南方航空</t>
+        </is>
+      </c>
+      <c r="E231" t="n">
+        <v>85.9097</v>
+      </c>
+      <c r="F231" t="n">
+        <v>0.2725</v>
+      </c>
+      <c r="G231" t="n">
+        <v>0.2462</v>
+      </c>
+      <c r="H231" t="n">
+        <v>-16.96</v>
+      </c>
+      <c r="I231" t="n">
+        <v>-42.09</v>
+      </c>
+      <c r="J231" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="K231" t="n">
+        <v>9.82</v>
       </c>
       <c r="L231" t="n">
-        <v>72.2324</v>
-[...9 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="M231" t="inlineStr"/>
+      <c r="N231" t="inlineStr"/>
+      <c r="O231" t="inlineStr"/>
       <c r="P231" t="n">
-        <v>0.23</v>
-[...14 lines deleted...]
-        <v>-0.61</v>
+        <v>8.57</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>127047</t>
+          <t>127084</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>帝欧转债</t>
+          <t>柳工转2</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>002798</t>
+          <t>000528</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>帝欧水华</t>
-[...35 lines deleted...]
-        </is>
+          <t>柳    工</t>
+        </is>
+      </c>
+      <c r="E232" t="n">
+        <v>63.4767</v>
+      </c>
+      <c r="F232" t="n">
+        <v>1.3619</v>
+      </c>
+      <c r="G232" t="n">
+        <v>1.0116</v>
+      </c>
+      <c r="H232" t="n">
+        <v>13.27</v>
+      </c>
+      <c r="I232" t="n">
+        <v>8.68</v>
+      </c>
+      <c r="J232" t="n">
+        <v>11.23</v>
+      </c>
+      <c r="K232" t="n">
+        <v>14.13</v>
       </c>
       <c r="L232" t="n">
-        <v>62.2541</v>
-[...9 lines deleted...]
-      </c>
+        <v>32.61</v>
+      </c>
+      <c r="M232" t="inlineStr"/>
+      <c r="N232" t="inlineStr"/>
+      <c r="O232" t="inlineStr"/>
       <c r="P232" t="n">
-        <v>-6.58</v>
-[...14 lines deleted...]
-        <v>-5.3</v>
+        <v>16.09</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>118031</t>
+          <t>127025</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>天23转债</t>
+          <t>冀东转债</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>688599</t>
+          <t>000401</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>天合光能</t>
-[...35 lines deleted...]
-        </is>
+          <t>金隅冀东</t>
+        </is>
+      </c>
+      <c r="E233" t="n">
+        <v>50.5448</v>
+      </c>
+      <c r="F233" t="n">
+        <v>0.7956</v>
+      </c>
+      <c r="G233" t="n">
+        <v>0.5885</v>
+      </c>
+      <c r="H233" t="n">
+        <v>-9.91</v>
+      </c>
+      <c r="I233" t="n">
+        <v>-14.82</v>
+      </c>
+      <c r="J233" t="n">
+        <v>0.33</v>
+      </c>
+      <c r="K233" t="n">
+        <v>0.48</v>
       </c>
       <c r="L233" t="n">
-        <v>77.9537</v>
-[...9 lines deleted...]
-      </c>
+        <v>4.12</v>
+      </c>
+      <c r="M233" t="inlineStr"/>
+      <c r="N233" t="inlineStr"/>
+      <c r="O233" t="inlineStr"/>
       <c r="P233" t="n">
-        <v>55.27</v>
-[...14 lines deleted...]
-        <v>-70.31</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>110085</t>
+          <t>113692</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>通22转债</t>
+          <t>保隆转债</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>600438</t>
+          <t>603197</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>通威股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>保隆科技</t>
+        </is>
+      </c>
+      <c r="E234" t="n">
+        <v>70.5502</v>
+      </c>
+      <c r="F234" t="n">
+        <v>1.0847</v>
+      </c>
+      <c r="G234" t="n">
+        <v>0.706</v>
+      </c>
+      <c r="H234" t="n">
+        <v>3.03</v>
+      </c>
+      <c r="I234" t="n">
+        <v>3.79</v>
+      </c>
+      <c r="J234" t="n">
+        <v>8.33</v>
+      </c>
+      <c r="K234" t="n">
+        <v>14.04</v>
       </c>
       <c r="L234" t="n">
-        <v>74.2306</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.54</v>
+      </c>
+      <c r="M234" t="inlineStr"/>
+      <c r="N234" t="inlineStr"/>
+      <c r="O234" t="inlineStr"/>
       <c r="P234" t="n">
-        <v>135.74</v>
-[...14 lines deleted...]
-        <v>-95.53</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>113066</t>
+          <t>123071</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>平煤转债</t>
+          <t>天能转债</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>601666</t>
+          <t>300569</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>平煤股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>天能重工</t>
+        </is>
+      </c>
+      <c r="E235" t="n">
+        <v>57.24</v>
+      </c>
+      <c r="F235" t="n">
+        <v>1.4424</v>
+      </c>
+      <c r="G235" t="n">
+        <v>0.9631</v>
+      </c>
+      <c r="H235" t="n">
+        <v>-2.62</v>
+      </c>
+      <c r="I235" t="n">
+        <v>2.51</v>
+      </c>
+      <c r="J235" t="n">
+        <v>1.22</v>
+      </c>
+      <c r="K235" t="n">
+        <v>5.6</v>
       </c>
       <c r="L235" t="n">
-        <v>66.1058</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.08</v>
+      </c>
+      <c r="M235" t="inlineStr"/>
+      <c r="N235" t="inlineStr"/>
+      <c r="O235" t="inlineStr"/>
       <c r="P235" t="n">
-        <v>38.7</v>
-[...14 lines deleted...]
-        <v>2.31</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>113660</t>
+          <t>128135</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>寿22转债</t>
+          <t>洽洽转债</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>603896</t>
+          <t>002557</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>寿仙谷</t>
-[...35 lines deleted...]
-        </is>
+          <t>洽洽食品</t>
+        </is>
+      </c>
+      <c r="E236" t="n">
+        <v>44.0447</v>
+      </c>
+      <c r="F236" t="n">
+        <v>1.7227</v>
+      </c>
+      <c r="G236" t="n">
+        <v>1.308</v>
+      </c>
+      <c r="H236" t="n">
+        <v>8.49</v>
+      </c>
+      <c r="I236" t="n">
+        <v>8.029999999999999</v>
+      </c>
+      <c r="J236" t="n">
+        <v>0.24</v>
+      </c>
+      <c r="K236" t="n">
+        <v>0.49</v>
       </c>
       <c r="L236" t="n">
-        <v>28.8158</v>
-[...9 lines deleted...]
-      </c>
+        <v>3.7</v>
+      </c>
+      <c r="M236" t="inlineStr"/>
+      <c r="N236" t="inlineStr"/>
+      <c r="O236" t="inlineStr"/>
       <c r="P236" t="n">
-        <v>2.54</v>
-[...14 lines deleted...]
-        <v>0.18</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>127102</t>
+          <t>123072</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>浙建转债</t>
+          <t>乐歌转债</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>002761</t>
+          <t>300729</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>浙江建投</t>
-[...35 lines deleted...]
-        </is>
+          <t>乐歌股份</t>
+        </is>
+      </c>
+      <c r="E237" t="n">
+        <v>61.7192</v>
+      </c>
+      <c r="F237" t="n">
+        <v>1.2014</v>
+      </c>
+      <c r="G237" t="n">
+        <v>0.9574</v>
+      </c>
+      <c r="H237" t="n">
+        <v>3.36</v>
+      </c>
+      <c r="I237" t="n">
+        <v>6.34</v>
+      </c>
+      <c r="J237" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="K237" t="n">
+        <v>4.8</v>
       </c>
       <c r="L237" t="n">
-        <v>90.27249999999999</v>
-[...9 lines deleted...]
-      </c>
+        <v>7.86</v>
+      </c>
+      <c r="M237" t="inlineStr"/>
+      <c r="N237" t="inlineStr"/>
+      <c r="O237" t="inlineStr"/>
       <c r="P237" t="n">
-        <v>3.92</v>
-[...14 lines deleted...]
-        <v>2.15</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>113067</t>
+          <t>123117</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>燃23转债</t>
+          <t>健帆转债</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>601139</t>
+          <t>300529</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>深圳燃气</t>
-[...35 lines deleted...]
-        </is>
+          <t>健帆生物</t>
+        </is>
+      </c>
+      <c r="E238" t="n">
+        <v>33.4232</v>
+      </c>
+      <c r="F238" t="n">
+        <v>2.1091</v>
+      </c>
+      <c r="G238" t="n">
+        <v>1.9071</v>
+      </c>
+      <c r="H238" t="n">
+        <v>8.199999999999999</v>
+      </c>
+      <c r="I238" t="n">
+        <v>4.36</v>
+      </c>
+      <c r="J238" t="n">
+        <v>8.57</v>
+      </c>
+      <c r="K238" t="n">
+        <v>8.73</v>
       </c>
       <c r="L238" t="n">
-        <v>59.0085</v>
-[...9 lines deleted...]
-      </c>
+        <v>9.449999999999999</v>
+      </c>
+      <c r="M238" t="inlineStr"/>
+      <c r="N238" t="inlineStr"/>
+      <c r="O238" t="inlineStr"/>
       <c r="P238" t="n">
-        <v>14.4</v>
-[...14 lines deleted...]
-        <v>14.08</v>
+        <v>5.33</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>123270</t>
+          <t>123090</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>盛德转债</t>
+          <t>三诺转债</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>300881</t>
+          <t>300298</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>盛德鑫泰</t>
-[...35 lines deleted...]
-        </is>
+          <t>三诺生物</t>
+        </is>
+      </c>
+      <c r="E239" t="n">
+        <v>42.9298</v>
+      </c>
+      <c r="F239" t="n">
+        <v>1.2317</v>
+      </c>
+      <c r="G239" t="n">
+        <v>0.8691</v>
+      </c>
+      <c r="H239" t="n">
+        <v>3.26</v>
+      </c>
+      <c r="I239" t="n">
+        <v>2.84</v>
+      </c>
+      <c r="J239" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="K239" t="n">
+        <v>5.24</v>
       </c>
       <c r="L239" t="n">
-        <v>59.1717</v>
-[...9 lines deleted...]
-      </c>
+        <v>9.199999999999999</v>
+      </c>
+      <c r="M239" t="inlineStr"/>
+      <c r="N239" t="inlineStr"/>
+      <c r="O239" t="inlineStr"/>
       <c r="P239" t="n">
-        <v>1.21</v>
-[...10 lines deleted...]
-        <v>2.48</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>113682</t>
+          <t>113671</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>益丰转债</t>
+          <t>武进转债</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>603939</t>
+          <t>603878</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>益丰药房</t>
-[...35 lines deleted...]
-        </is>
+          <t>武进不锈</t>
+        </is>
+      </c>
+      <c r="E240" t="n">
+        <v>35.4737</v>
+      </c>
+      <c r="F240" t="n">
+        <v>2.7023</v>
+      </c>
+      <c r="G240" t="n">
+        <v>1.8093</v>
+      </c>
+      <c r="H240" t="n">
+        <v>1.26</v>
+      </c>
+      <c r="I240" t="n">
+        <v>3.52</v>
+      </c>
+      <c r="J240" t="n">
+        <v>11.92</v>
+      </c>
+      <c r="K240" t="n">
+        <v>15.83</v>
       </c>
       <c r="L240" t="n">
-        <v>51.8562</v>
-[...9 lines deleted...]
-      </c>
+        <v>23.06</v>
+      </c>
+      <c r="M240" t="inlineStr"/>
+      <c r="N240" t="inlineStr"/>
+      <c r="O240" t="inlineStr"/>
       <c r="P240" t="n">
-        <v>14.12</v>
-[...14 lines deleted...]
-        <v>16.78</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>111020</t>
+          <t>110093</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>合顺转债</t>
+          <t>神马转债</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>605166</t>
+          <t>600810</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>聚合顺</t>
-[...35 lines deleted...]
-        </is>
+          <t>神马股份</t>
+        </is>
+      </c>
+      <c r="E241" t="n">
+        <v>60.6995</v>
+      </c>
+      <c r="F241" t="n">
+        <v>1.443</v>
+      </c>
+      <c r="G241" t="n">
+        <v>1.2634</v>
+      </c>
+      <c r="H241" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="I241" t="n">
+        <v>1.49</v>
+      </c>
+      <c r="J241" t="n">
+        <v>10.13</v>
+      </c>
+      <c r="K241" t="n">
+        <v>13.92</v>
       </c>
       <c r="L241" t="n">
-        <v>62.4012</v>
-[...9 lines deleted...]
-      </c>
+        <v>18.15</v>
+      </c>
+      <c r="M241" t="inlineStr"/>
+      <c r="N241" t="inlineStr"/>
+      <c r="O241" t="inlineStr"/>
       <c r="P241" t="n">
-        <v>1.97</v>
-[...14 lines deleted...]
-        <v>1.45</v>
+        <v>-2.17</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>113610</t>
+          <t>113049</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>灵康转债</t>
+          <t>长汽转债</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>603669</t>
+          <t>601633</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>灵康药业</t>
-[...35 lines deleted...]
-        </is>
+          <t>长城汽车</t>
+        </is>
+      </c>
+      <c r="E242" t="n">
+        <v>62.0014</v>
+      </c>
+      <c r="F242" t="n">
+        <v>1.0298</v>
+      </c>
+      <c r="G242" t="n">
+        <v>0.7822</v>
+      </c>
+      <c r="H242" t="n">
+        <v>126.6</v>
+      </c>
+      <c r="I242" t="n">
+        <v>70.22</v>
+      </c>
+      <c r="J242" t="n">
+        <v>2.22</v>
+      </c>
+      <c r="K242" t="n">
+        <v>6.64</v>
       </c>
       <c r="L242" t="n">
-        <v>44.4367</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.02</v>
+      </c>
+      <c r="M242" t="inlineStr"/>
+      <c r="N242" t="inlineStr"/>
+      <c r="O242" t="inlineStr"/>
       <c r="P242" t="n">
-        <v>-1.51</v>
-[...14 lines deleted...]
-        <v>-1.93</v>
+        <v>98.65000000000001</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>128142</t>
+          <t>113656</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>新乳转债</t>
+          <t>嘉诚转债</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>002946</t>
+          <t>603535</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>新乳业</t>
-[...35 lines deleted...]
-        </is>
+          <t>嘉诚国际</t>
+        </is>
+      </c>
+      <c r="E243" t="n">
+        <v>48.7068</v>
+      </c>
+      <c r="F243" t="n">
+        <v>1.1304</v>
+      </c>
+      <c r="G243" t="n">
+        <v>1.0443</v>
+      </c>
+      <c r="H243" t="n">
+        <v>1.83</v>
+      </c>
+      <c r="I243" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="J243" t="n">
+        <v>9.550000000000001</v>
+      </c>
+      <c r="K243" t="n">
+        <v>11.31</v>
       </c>
       <c r="L243" t="n">
-        <v>55.2894</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.1</v>
+      </c>
+      <c r="M243" t="inlineStr"/>
+      <c r="N243" t="inlineStr"/>
+      <c r="O243" t="inlineStr"/>
       <c r="P243" t="n">
-        <v>4.31</v>
-[...14 lines deleted...]
-        <v>7.31</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>127044</t>
+          <t>127082</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>蒙娜转债</t>
+          <t>亚科转债</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>002918</t>
+          <t>002540</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>蒙娜丽莎</t>
-[...35 lines deleted...]
-        </is>
+          <t>亚太科技</t>
+        </is>
+      </c>
+      <c r="E244" t="n">
+        <v>37.8939</v>
+      </c>
+      <c r="F244" t="n">
+        <v>3.0827</v>
+      </c>
+      <c r="G244" t="n">
+        <v>2.4426</v>
+      </c>
+      <c r="H244" t="n">
+        <v>4.63</v>
+      </c>
+      <c r="I244" t="n">
+        <v>5.65</v>
+      </c>
+      <c r="J244" t="n">
+        <v>9.869999999999999</v>
+      </c>
+      <c r="K244" t="n">
+        <v>16.68</v>
       </c>
       <c r="L244" t="n">
-        <v>47.1519</v>
-[...9 lines deleted...]
-      </c>
+        <v>24.94</v>
+      </c>
+      <c r="M244" t="inlineStr"/>
+      <c r="N244" t="inlineStr"/>
+      <c r="O244" t="inlineStr"/>
       <c r="P244" t="n">
-        <v>2.66</v>
-[...14 lines deleted...]
-        <v>0.52</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>113056</t>
+          <t>127054</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>重银转债</t>
+          <t>双箭转债</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>601963</t>
+          <t>002381</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>重庆银行</t>
-[...35 lines deleted...]
-        </is>
+          <t>双箭股份</t>
+        </is>
+      </c>
+      <c r="E245" t="n">
+        <v>45.0009</v>
+      </c>
+      <c r="F245" t="n">
+        <v>2.0927</v>
+      </c>
+      <c r="G245" t="n">
+        <v>1.6184</v>
+      </c>
+      <c r="H245" t="n">
+        <v>1.54</v>
+      </c>
+      <c r="I245" t="n">
+        <v>2.42</v>
+      </c>
+      <c r="J245" t="n">
+        <v>9.1</v>
+      </c>
+      <c r="K245" t="n">
+        <v>12.54</v>
       </c>
       <c r="L245" t="n">
-        <v>93.72239999999999</v>
+        <v>13.08</v>
       </c>
       <c r="M245" t="inlineStr"/>
       <c r="N245" t="inlineStr"/>
-      <c r="O245" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O245" t="inlineStr"/>
       <c r="P245" t="n">
-        <v>49.3</v>
-[...14 lines deleted...]
-        <v>56.54</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>127062</t>
+          <t>127059</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>垒知转债</t>
+          <t>永东转2</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>002398</t>
+          <t>002753</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>垒知集团</t>
-[...35 lines deleted...]
-        </is>
+          <t>永东股份</t>
+        </is>
+      </c>
+      <c r="E246" t="n">
+        <v>33.3838</v>
+      </c>
+      <c r="F246" t="n">
+        <v>3.6731</v>
+      </c>
+      <c r="G246" t="n">
+        <v>2.787</v>
+      </c>
+      <c r="H246" t="n">
+        <v>1.11</v>
+      </c>
+      <c r="I246" t="n">
+        <v>1.01</v>
+      </c>
+      <c r="J246" t="n">
+        <v>9.57</v>
+      </c>
+      <c r="K246" t="n">
+        <v>12.13</v>
       </c>
       <c r="L246" t="n">
-        <v>33.7429</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.14</v>
+      </c>
+      <c r="M246" t="inlineStr"/>
+      <c r="N246" t="inlineStr"/>
+      <c r="O246" t="inlineStr"/>
       <c r="P246" t="n">
-        <v>1.59</v>
-[...14 lines deleted...]
-        <v>0.54</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>123222</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>博俊转债</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>300926</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>博俊科技</t>
         </is>
       </c>
-      <c r="E247" t="inlineStr">
-[...32 lines deleted...]
-        </is>
+      <c r="E247" t="n">
+        <v>64.1866</v>
+      </c>
+      <c r="F247" t="n">
+        <v>0.8431</v>
+      </c>
+      <c r="G247" t="n">
+        <v>0.4756</v>
+      </c>
+      <c r="H247" t="n">
+        <v>6.13</v>
+      </c>
+      <c r="I247" t="n">
+        <v>3.09</v>
+      </c>
+      <c r="J247" t="n">
+        <v>15.74</v>
+      </c>
+      <c r="K247" t="n">
+        <v>21.17</v>
       </c>
       <c r="L247" t="n">
-        <v>60.5607</v>
-[...9 lines deleted...]
-      </c>
+        <v>39.52</v>
+      </c>
+      <c r="M247" t="inlineStr"/>
+      <c r="N247" t="inlineStr"/>
+      <c r="O247" t="inlineStr"/>
       <c r="P247" t="n">
-        <v>3.09</v>
-[...13 lines deleted...]
-      <c r="W247" t="n">
         <v>8.44</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>113633</t>
+          <t>111004</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>科沃转债</t>
+          <t>明新转债</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>603486</t>
+          <t>605068</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>科沃斯</t>
-[...35 lines deleted...]
-        </is>
+          <t>明新旭腾</t>
+        </is>
+      </c>
+      <c r="E248" t="n">
+        <v>53.4638</v>
+      </c>
+      <c r="F248" t="n">
+        <v>1.9012</v>
+      </c>
+      <c r="G248" t="n">
+        <v>1.09</v>
+      </c>
+      <c r="H248" t="n">
+        <v>-1.72</v>
+      </c>
+      <c r="I248" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="J248" t="n">
+        <v>16.59</v>
+      </c>
+      <c r="K248" t="n">
+        <v>18.73</v>
       </c>
       <c r="L248" t="n">
-        <v>47.923</v>
-[...9 lines deleted...]
-      </c>
+        <v>19.91</v>
+      </c>
+      <c r="M248" t="inlineStr"/>
+      <c r="N248" t="inlineStr"/>
+      <c r="O248" t="inlineStr"/>
       <c r="P248" t="n">
-        <v>6.12</v>
-[...14 lines deleted...]
-        <v>17.58</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>127027</t>
+          <t>118022</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>能化转债</t>
+          <t>锂科转债</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>000552</t>
+          <t>688779</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>甘肃能化</t>
-[...35 lines deleted...]
-        </is>
+          <t>五矿新能</t>
+        </is>
+      </c>
+      <c r="E249" t="n">
+        <v>57.3801</v>
+      </c>
+      <c r="F249" t="n">
+        <v>1.9259</v>
+      </c>
+      <c r="G249" t="n">
+        <v>1.3454</v>
+      </c>
+      <c r="H249" t="n">
+        <v>-5.08</v>
+      </c>
+      <c r="I249" t="n">
+        <v>-1.24</v>
+      </c>
+      <c r="J249" t="n">
+        <v>9.199999999999999</v>
+      </c>
+      <c r="K249" t="n">
+        <v>11.02</v>
       </c>
       <c r="L249" t="n">
-        <v>54.2269</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.5</v>
+      </c>
+      <c r="M249" t="inlineStr"/>
+      <c r="N249" t="inlineStr"/>
+      <c r="O249" t="inlineStr"/>
       <c r="P249" t="n">
-        <v>17.38</v>
-[...14 lines deleted...]
-        <v>-2.11</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>123215</t>
+          <t>127068</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>铭利转债</t>
+          <t>顺博转债</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>301268</t>
+          <t>002996</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>铭利达</t>
-[...35 lines deleted...]
-        </is>
+          <t>顺博合金</t>
+        </is>
+      </c>
+      <c r="E250" t="n">
+        <v>77.76300000000001</v>
+      </c>
+      <c r="F250" t="n">
+        <v>1.1746</v>
+      </c>
+      <c r="G250" t="n">
+        <v>1.0204</v>
+      </c>
+      <c r="H250" t="n">
+        <v>0.5600000000000001</v>
+      </c>
+      <c r="I250" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="J250" t="n">
+        <v>10.46</v>
+      </c>
+      <c r="K250" t="n">
+        <v>16.5</v>
       </c>
       <c r="L250" t="n">
-        <v>76.1645</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.19</v>
+      </c>
+      <c r="M250" t="inlineStr"/>
+      <c r="N250" t="inlineStr"/>
+      <c r="O250" t="inlineStr"/>
       <c r="P250" t="n">
-        <v>3.2</v>
-[...14 lines deleted...]
-        <v>-2.35</v>
+        <v>2.22</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>113661</t>
+          <t>113649</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>福22转债</t>
+          <t>丰山转债</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>603806</t>
+          <t>603810</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>福斯特</t>
-[...35 lines deleted...]
-        </is>
+          <t>丰山集团</t>
+        </is>
+      </c>
+      <c r="E251" t="n">
+        <v>44.7601</v>
+      </c>
+      <c r="F251" t="n">
+        <v>2.2935</v>
+      </c>
+      <c r="G251" t="n">
+        <v>1.8904</v>
+      </c>
+      <c r="H251" t="n">
+        <v>-0.39</v>
+      </c>
+      <c r="I251" t="n">
+        <v>-0.39</v>
+      </c>
+      <c r="J251" t="n">
+        <v>12.54</v>
+      </c>
+      <c r="K251" t="n">
+        <v>14.26</v>
       </c>
       <c r="L251" t="n">
-        <v>19.9782</v>
-[...9 lines deleted...]
-      </c>
+        <v>18.5</v>
+      </c>
+      <c r="M251" t="inlineStr"/>
+      <c r="N251" t="inlineStr"/>
+      <c r="O251" t="inlineStr"/>
       <c r="P251" t="n">
-        <v>18.5</v>
-[...14 lines deleted...]
-        <v>7.7</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>111014</t>
+          <t>110100</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>李子转债</t>
+          <t>龙建转债</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>605337</t>
+          <t>600853</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>李子园</t>
-[...48 lines deleted...]
-      </c>
+          <t>龙建股份</t>
+        </is>
+      </c>
+      <c r="E252" t="n">
+        <v>80.0874</v>
+      </c>
+      <c r="F252" t="n">
+        <v>1.029</v>
+      </c>
+      <c r="G252" t="n">
+        <v>0.976</v>
+      </c>
+      <c r="H252" t="n">
+        <v>4.13</v>
+      </c>
+      <c r="I252" t="n">
+        <v>3.34</v>
+      </c>
+      <c r="J252" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="K252" t="n">
+        <v>12.45</v>
+      </c>
+      <c r="L252" t="inlineStr"/>
+      <c r="M252" t="inlineStr"/>
+      <c r="N252" t="inlineStr"/>
+      <c r="O252" t="inlineStr"/>
       <c r="P252" t="n">
-        <v>2.37</v>
-[...14 lines deleted...]
-        <v>1.96</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>113627</t>
+          <t>113062</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>太平转债</t>
+          <t>常银转债</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>603877</t>
+          <t>601128</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>太平鸟</t>
-[...35 lines deleted...]
-        </is>
+          <t>常熟银行</t>
+        </is>
+      </c>
+      <c r="E253" t="n">
+        <v>91.6469</v>
+      </c>
+      <c r="F253" t="inlineStr"/>
+      <c r="G253" t="inlineStr"/>
+      <c r="H253" t="n">
+        <v>38.13</v>
+      </c>
+      <c r="I253" t="n">
+        <v>32.82</v>
+      </c>
+      <c r="J253" t="n">
+        <v>5.66</v>
+      </c>
+      <c r="K253" t="n">
+        <v>5.52</v>
       </c>
       <c r="L253" t="n">
-        <v>36.1061</v>
-[...9 lines deleted...]
-      </c>
+        <v>7.14</v>
+      </c>
+      <c r="M253" t="inlineStr"/>
+      <c r="N253" t="inlineStr"/>
+      <c r="O253" t="inlineStr"/>
       <c r="P253" t="n">
-        <v>4.22</v>
-[...14 lines deleted...]
-        <v>1.74</v>
+        <v>42.19</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>127046</t>
+          <t>127114</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>百润转债</t>
+          <t>宜化转债</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>002568</t>
+          <t>000422</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>百润股份</t>
-[...48 lines deleted...]
-      </c>
+          <t>湖北宜化</t>
+        </is>
+      </c>
+      <c r="E254" t="n">
+        <v>68.9151</v>
+      </c>
+      <c r="F254" t="n">
+        <v>0.6655</v>
+      </c>
+      <c r="G254" t="n">
+        <v>0.4771</v>
+      </c>
+      <c r="H254" t="n">
+        <v>10.67</v>
+      </c>
+      <c r="I254" t="n">
+        <v>4.52</v>
+      </c>
+      <c r="J254" t="n">
+        <v>17.09</v>
+      </c>
+      <c r="K254" t="inlineStr"/>
+      <c r="L254" t="inlineStr"/>
+      <c r="M254" t="inlineStr"/>
+      <c r="N254" t="inlineStr"/>
+      <c r="O254" t="inlineStr"/>
       <c r="P254" t="n">
         <v>8.09</v>
       </c>
-      <c r="Q254" t="n">
-[...13 lines deleted...]
-      </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>113666</t>
+          <t>127111</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>爱玛转债</t>
+          <t>金威转债</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>603529</t>
+          <t>002626</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>爱玛科技</t>
-[...48 lines deleted...]
-      </c>
+          <t>金达威</t>
+        </is>
+      </c>
+      <c r="E255" t="n">
+        <v>39.8389</v>
+      </c>
+      <c r="F255" t="n">
+        <v>2.7995</v>
+      </c>
+      <c r="G255" t="n">
+        <v>1.9622</v>
+      </c>
+      <c r="H255" t="n">
+        <v>3.42</v>
+      </c>
+      <c r="I255" t="n">
+        <v>2.77</v>
+      </c>
+      <c r="J255" t="n">
+        <v>25.42</v>
+      </c>
+      <c r="K255" t="n">
+        <v>17.5</v>
+      </c>
+      <c r="L255" t="inlineStr"/>
+      <c r="M255" t="inlineStr"/>
+      <c r="N255" t="inlineStr"/>
+      <c r="O255" t="inlineStr"/>
       <c r="P255" t="n">
-        <v>18.81</v>
-[...14 lines deleted...]
-        <v>20.35</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>127082</t>
+          <t>127044</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>亚科转债</t>
+          <t>蒙娜转债</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>002540</t>
+          <t>002918</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>亚太科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>蒙娜丽莎</t>
+        </is>
+      </c>
+      <c r="E256" t="n">
+        <v>46.0025</v>
+      </c>
+      <c r="F256" t="n">
+        <v>1.3258</v>
+      </c>
+      <c r="G256" t="n">
+        <v>0.978</v>
+      </c>
+      <c r="H256" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="I256" t="n">
+        <v>2.66</v>
+      </c>
+      <c r="J256" t="n">
+        <v>11.4</v>
+      </c>
+      <c r="K256" t="n">
+        <v>21.43</v>
       </c>
       <c r="L256" t="n">
-        <v>35.6984</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.88</v>
+      </c>
+      <c r="M256" t="inlineStr"/>
+      <c r="N256" t="inlineStr"/>
+      <c r="O256" t="inlineStr"/>
       <c r="P256" t="n">
-        <v>5.65</v>
-[...14 lines deleted...]
-        <v>4.26</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>113062</t>
+          <t>113634</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>常银转债</t>
+          <t>珀莱转债</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>601128</t>
+          <t>603605</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>常熟银行</t>
-[...35 lines deleted...]
-        </is>
+          <t>珀莱雅</t>
+        </is>
+      </c>
+      <c r="E257" t="n">
+        <v>33.6624</v>
+      </c>
+      <c r="F257" t="n">
+        <v>2.8234</v>
+      </c>
+      <c r="G257" t="n">
+        <v>2.5125</v>
+      </c>
+      <c r="H257" t="n">
+        <v>15.52</v>
+      </c>
+      <c r="I257" t="n">
+        <v>11.94</v>
+      </c>
+      <c r="J257" t="n">
+        <v>9.050000000000001</v>
+      </c>
+      <c r="K257" t="n">
+        <v>10.07</v>
       </c>
       <c r="L257" t="n">
-        <v>91.7086</v>
+        <v>10.98</v>
       </c>
       <c r="M257" t="inlineStr"/>
       <c r="N257" t="inlineStr"/>
-      <c r="O257" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O257" t="inlineStr"/>
       <c r="P257" t="n">
-        <v>32.82</v>
-[...14 lines deleted...]
-        <v>42.19</v>
+        <v>14.98</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>127068</t>
+          <t>127049</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>顺博转债</t>
+          <t>希望转2</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>002996</t>
+          <t>000876</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>顺博合金</t>
-[...35 lines deleted...]
-        </is>
+          <t>新 希 望</t>
+        </is>
+      </c>
+      <c r="E258" t="n">
+        <v>70.6996</v>
+      </c>
+      <c r="F258" t="n">
+        <v>0.5545</v>
+      </c>
+      <c r="G258" t="n">
+        <v>0.2776</v>
+      </c>
+      <c r="H258" t="n">
+        <v>4.74</v>
+      </c>
+      <c r="I258" t="n">
+        <v>2.49</v>
+      </c>
+      <c r="J258" t="n">
+        <v>11.41</v>
+      </c>
+      <c r="K258" t="n">
+        <v>10.23</v>
       </c>
       <c r="L258" t="n">
-        <v>76.21080000000001</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.89</v>
+      </c>
+      <c r="M258" t="inlineStr"/>
+      <c r="N258" t="inlineStr"/>
+      <c r="O258" t="inlineStr"/>
       <c r="P258" t="n">
-        <v>1.25</v>
-[...14 lines deleted...]
-        <v>2.22</v>
+        <v>-17.84</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>118034</t>
+          <t>127110</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>晶能转债</t>
+          <t>广核转债</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>688223</t>
+          <t>003816</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>晶科能源</t>
-[...48 lines deleted...]
-      </c>
+          <t>中国广核</t>
+        </is>
+      </c>
+      <c r="E259" t="n">
+        <v>68.24590000000001</v>
+      </c>
+      <c r="F259" t="n">
+        <v>0.5615</v>
+      </c>
+      <c r="G259" t="n">
+        <v>0.374</v>
+      </c>
+      <c r="H259" t="n">
+        <v>108.38</v>
+      </c>
+      <c r="I259" t="n">
+        <v>107.25</v>
+      </c>
+      <c r="J259" t="n">
+        <v>8.369999999999999</v>
+      </c>
+      <c r="K259" t="n">
+        <v>13.27</v>
+      </c>
+      <c r="L259" t="inlineStr"/>
+      <c r="M259" t="inlineStr"/>
+      <c r="N259" t="inlineStr"/>
+      <c r="O259" t="inlineStr"/>
       <c r="P259" t="n">
-        <v>74.40000000000001</v>
-[...14 lines deleted...]
-        <v>-68.81999999999999</v>
+        <v>97.65000000000001</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>123092</t>
+          <t>113052</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>天壕转债</t>
+          <t>兴业转债</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>300332</t>
+          <t>601166</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>天壕能源</t>
-[...35 lines deleted...]
-        </is>
+          <t>兴业银行</t>
+        </is>
+      </c>
+      <c r="E260" t="n">
+        <v>91.6165</v>
+      </c>
+      <c r="F260" t="inlineStr"/>
+      <c r="G260" t="inlineStr"/>
+      <c r="H260" t="n">
+        <v>772.05</v>
+      </c>
+      <c r="I260" t="n">
+        <v>771.16</v>
+      </c>
+      <c r="J260" t="n">
+        <v>4.23</v>
+      </c>
+      <c r="K260" t="n">
+        <v>6.94</v>
       </c>
       <c r="L260" t="n">
-        <v>46.8231</v>
-[...9 lines deleted...]
-      </c>
+        <v>7.15</v>
+      </c>
+      <c r="M260" t="inlineStr"/>
+      <c r="N260" t="inlineStr"/>
+      <c r="O260" t="inlineStr"/>
       <c r="P260" t="n">
-        <v>2.4</v>
-[...14 lines deleted...]
-        <v>-2.8</v>
+        <v>774.6900000000001</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>127083</t>
+          <t>123119</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>山路转债</t>
+          <t>康泰转2</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>000498</t>
+          <t>300601</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>山东路桥</t>
-[...35 lines deleted...]
-        </is>
+          <t>康泰生物</t>
+        </is>
+      </c>
+      <c r="E261" t="n">
+        <v>30.6359</v>
+      </c>
+      <c r="F261" t="n">
+        <v>3.056</v>
+      </c>
+      <c r="G261" t="n">
+        <v>2.7195</v>
+      </c>
+      <c r="H261" t="n">
+        <v>2.02</v>
+      </c>
+      <c r="I261" t="n">
+        <v>8.609999999999999</v>
+      </c>
+      <c r="J261" t="n">
+        <v>13.1</v>
+      </c>
+      <c r="K261" t="n">
+        <v>11.01</v>
       </c>
       <c r="L261" t="n">
-        <v>76.0158</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.03</v>
+      </c>
+      <c r="M261" t="inlineStr"/>
+      <c r="N261" t="inlineStr"/>
+      <c r="O261" t="inlineStr"/>
       <c r="P261" t="n">
-        <v>22.89</v>
-[...14 lines deleted...]
-        <v>22.27</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>127113</t>
+          <t>118024</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>长高转债</t>
+          <t>冠宇转债</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>002452</t>
+          <t>688772</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>长高电气</t>
-[...35 lines deleted...]
-        </is>
+          <t>珠海冠宇</t>
+        </is>
+      </c>
+      <c r="E262" t="n">
+        <v>71.1788</v>
+      </c>
+      <c r="F262" t="n">
+        <v>0.6757</v>
+      </c>
+      <c r="G262" t="n">
+        <v>0.4296</v>
+      </c>
+      <c r="H262" t="n">
+        <v>4.3</v>
+      </c>
+      <c r="I262" t="n">
+        <v>3.44</v>
+      </c>
+      <c r="J262" t="n">
+        <v>9.56</v>
+      </c>
+      <c r="K262" t="n">
+        <v>16.39</v>
       </c>
       <c r="L262" t="n">
-        <v>38.098</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.52</v>
+      </c>
+      <c r="M262" t="inlineStr"/>
+      <c r="N262" t="inlineStr"/>
+      <c r="O262" t="inlineStr"/>
       <c r="P262" t="n">
-        <v>1.73</v>
-[...10 lines deleted...]
-        <v>3.43</v>
+        <v>4.72</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>127049</t>
+          <t>113059</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>希望转2</t>
+          <t>福莱转债</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>000876</t>
+          <t>601865</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>新 希 望</t>
-[...35 lines deleted...]
-        </is>
+          <t>福莱特</t>
+        </is>
+      </c>
+      <c r="E263" t="n">
+        <v>47.6011</v>
+      </c>
+      <c r="F263" t="n">
+        <v>1.3058</v>
+      </c>
+      <c r="G263" t="n">
+        <v>1.1107</v>
+      </c>
+      <c r="H263" t="n">
+        <v>10.07</v>
+      </c>
+      <c r="I263" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="J263" t="n">
+        <v>6.81</v>
+      </c>
+      <c r="K263" t="n">
+        <v>8.76</v>
       </c>
       <c r="L263" t="n">
-        <v>70.8466</v>
-[...9 lines deleted...]
-      </c>
+        <v>9.789999999999999</v>
+      </c>
+      <c r="M263" t="inlineStr"/>
+      <c r="N263" t="inlineStr"/>
+      <c r="O263" t="inlineStr"/>
       <c r="P263" t="n">
-        <v>2.49</v>
-[...14 lines deleted...]
-        <v>-17.84</v>
+        <v>9.81</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>118022</t>
+          <t>127027</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>锂科转债</t>
+          <t>能化转债</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>688779</t>
+          <t>000552</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>五矿新能</t>
-[...35 lines deleted...]
-        </is>
+          <t>甘肃能化</t>
+        </is>
+      </c>
+      <c r="E264" t="n">
+        <v>53.1573</v>
+      </c>
+      <c r="F264" t="n">
+        <v>0.8167</v>
+      </c>
+      <c r="G264" t="n">
+        <v>0.669</v>
+      </c>
+      <c r="H264" t="n">
+        <v>12.08</v>
+      </c>
+      <c r="I264" t="n">
+        <v>17.38</v>
+      </c>
+      <c r="J264" t="n">
+        <v>3.34</v>
+      </c>
+      <c r="K264" t="n">
+        <v>13.67</v>
       </c>
       <c r="L264" t="n">
-        <v>56.3736</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.38</v>
+      </c>
+      <c r="M264" t="inlineStr"/>
+      <c r="N264" t="inlineStr"/>
+      <c r="O264" t="inlineStr"/>
       <c r="P264" t="n">
-        <v>-1.24</v>
-[...14 lines deleted...]
-        <v>2.28</v>
+        <v>-2.11</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>110098</t>
+          <t>110087</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>南药转债</t>
+          <t>天业转债</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>600713</t>
+          <t>600075</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>南京医药</t>
-[...35 lines deleted...]
-        </is>
+          <t>新疆天业</t>
+        </is>
+      </c>
+      <c r="E265" t="n">
+        <v>56.0453</v>
+      </c>
+      <c r="F265" t="n">
+        <v>0.7128</v>
+      </c>
+      <c r="G265" t="n">
+        <v>0.5435</v>
+      </c>
+      <c r="H265" t="n">
+        <v>0.68</v>
+      </c>
+      <c r="I265" t="n">
+        <v>-7.75</v>
+      </c>
+      <c r="J265" t="n">
+        <v>10.46</v>
+      </c>
+      <c r="K265" t="n">
+        <v>14.62</v>
       </c>
       <c r="L265" t="n">
-        <v>76.16249999999999</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.68</v>
+      </c>
+      <c r="M265" t="inlineStr"/>
+      <c r="N265" t="inlineStr"/>
+      <c r="O265" t="inlineStr"/>
       <c r="P265" t="n">
-        <v>5.78</v>
-[...14 lines deleted...]
-        <v>6.25</v>
+        <v>-0.57</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>110086</t>
+          <t>113698</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>精工转债</t>
+          <t>凯众转债</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>600496</t>
+          <t>603037</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>精工钢构</t>
-[...48 lines deleted...]
-      </c>
+          <t>凯众股份</t>
+        </is>
+      </c>
+      <c r="E266" t="n">
+        <v>37.3145</v>
+      </c>
+      <c r="F266" t="n">
+        <v>3.6153</v>
+      </c>
+      <c r="G266" t="n">
+        <v>3.2429</v>
+      </c>
+      <c r="H266" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="I266" t="n">
+        <v>0.92</v>
+      </c>
+      <c r="J266" t="n">
+        <v>10.74</v>
+      </c>
+      <c r="K266" t="n">
+        <v>21.16</v>
+      </c>
+      <c r="L266" t="inlineStr"/>
+      <c r="M266" t="inlineStr"/>
+      <c r="N266" t="inlineStr"/>
+      <c r="O266" t="inlineStr"/>
       <c r="P266" t="n">
-        <v>5.48</v>
-[...14 lines deleted...]
-        <v>6.05</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>123264</t>
+          <t>123092</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>双乐转债</t>
+          <t>天壕转债</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>301036</t>
+          <t>300332</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>双乐股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>天壕能源</t>
+        </is>
+      </c>
+      <c r="E267" t="n">
+        <v>44.7903</v>
+      </c>
+      <c r="F267" t="n">
+        <v>0.5366</v>
+      </c>
+      <c r="G267" t="n">
+        <v>0.518</v>
+      </c>
+      <c r="H267" t="n">
+        <v>1.25</v>
+      </c>
+      <c r="I267" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="J267" t="n">
+        <v>8.609999999999999</v>
+      </c>
+      <c r="K267" t="n">
+        <v>18.05</v>
       </c>
       <c r="L267" t="n">
-        <v>35.8557</v>
-[...9 lines deleted...]
-      </c>
+        <v>24.61</v>
+      </c>
+      <c r="M267" t="inlineStr"/>
+      <c r="N267" t="inlineStr"/>
+      <c r="O267" t="inlineStr"/>
       <c r="P267" t="n">
-        <v>0.47</v>
-[...12 lines deleted...]
-        <v>0.5</v>
+        <v>-2.8</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>118024</t>
+          <t>113647</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>冠宇转债</t>
+          <t>禾丰转债</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>688772</t>
+          <t>603609</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>珠海冠宇</t>
-[...35 lines deleted...]
-        </is>
+          <t>禾丰股份</t>
+        </is>
+      </c>
+      <c r="E268" t="n">
+        <v>57.7045</v>
+      </c>
+      <c r="F268" t="n">
+        <v>1.2226</v>
+      </c>
+      <c r="G268" t="n">
+        <v>0.5809</v>
+      </c>
+      <c r="H268" t="n">
+        <v>3.42</v>
+      </c>
+      <c r="I268" t="n">
+        <v>-4.57</v>
+      </c>
+      <c r="J268" t="n">
+        <v>9.220000000000001</v>
+      </c>
+      <c r="K268" t="n">
+        <v>11.23</v>
       </c>
       <c r="L268" t="n">
-        <v>68.06310000000001</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.7</v>
+      </c>
+      <c r="M268" t="inlineStr"/>
+      <c r="N268" t="inlineStr"/>
+      <c r="O268" t="inlineStr"/>
       <c r="P268" t="n">
-        <v>3.44</v>
-[...14 lines deleted...]
-        <v>4.72</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>113652</t>
+          <t>128134</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>伟22转债</t>
+          <t>鸿路转债</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>603568</t>
+          <t>002541</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>伟明环保</t>
-[...35 lines deleted...]
-        </is>
+          <t>鸿路钢构</t>
+        </is>
+      </c>
+      <c r="E269" t="n">
+        <v>65.6755</v>
+      </c>
+      <c r="F269" t="n">
+        <v>1.387</v>
+      </c>
+      <c r="G269" t="n">
+        <v>0.5123</v>
+      </c>
+      <c r="H269" t="n">
+        <v>7.72</v>
+      </c>
+      <c r="I269" t="n">
+        <v>11.79</v>
+      </c>
+      <c r="J269" t="n">
+        <v>21.92</v>
+      </c>
+      <c r="K269" t="n">
+        <v>20.84</v>
       </c>
       <c r="L269" t="n">
-        <v>42.9486</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.16</v>
+      </c>
+      <c r="M269" t="inlineStr"/>
+      <c r="N269" t="inlineStr"/>
+      <c r="O269" t="inlineStr"/>
       <c r="P269" t="n">
-        <v>20.48</v>
-[...14 lines deleted...]
-        <v>22.13</v>
+        <v>6.31</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>113650</t>
+          <t>127047</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>博22转债</t>
+          <t>帝欧转债</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>603916</t>
+          <t>002798</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>苏博特</t>
-[...35 lines deleted...]
-        </is>
+          <t>帝欧水华</t>
+        </is>
+      </c>
+      <c r="E270" t="n">
+        <v>59.5803</v>
+      </c>
+      <c r="F270" t="n">
+        <v>0.997</v>
+      </c>
+      <c r="G270" t="n">
+        <v>0.7373</v>
+      </c>
+      <c r="H270" t="n">
+        <v>-5.69</v>
+      </c>
+      <c r="I270" t="n">
+        <v>-6.58</v>
+      </c>
+      <c r="J270" t="n">
+        <v>12.38</v>
+      </c>
+      <c r="K270" t="n">
+        <v>27.14</v>
       </c>
       <c r="L270" t="n">
-        <v>40.1706</v>
-[...9 lines deleted...]
-      </c>
+        <v>26.93</v>
+      </c>
+      <c r="M270" t="inlineStr"/>
+      <c r="N270" t="inlineStr"/>
+      <c r="O270" t="inlineStr"/>
       <c r="P270" t="n">
-        <v>1.6</v>
-[...14 lines deleted...]
-        <v>1.21</v>
+        <v>-5.3</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>111018</t>
+          <t>127060</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>华康转债</t>
+          <t>湘佳转债</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>605077</t>
+          <t>002982</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>华康股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>湘佳股份</t>
+        </is>
+      </c>
+      <c r="E271" t="n">
+        <v>60.9375</v>
+      </c>
+      <c r="F271" t="n">
+        <v>1.3456</v>
+      </c>
+      <c r="G271" t="n">
+        <v>0.8015</v>
+      </c>
+      <c r="H271" t="n">
+        <v>0.98</v>
+      </c>
+      <c r="I271" t="n">
+        <v>-1.47</v>
+      </c>
+      <c r="J271" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="K271" t="n">
+        <v>15</v>
       </c>
       <c r="L271" t="n">
-        <v>59.3698</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.12</v>
+      </c>
+      <c r="M271" t="inlineStr"/>
+      <c r="N271" t="inlineStr"/>
+      <c r="O271" t="inlineStr"/>
       <c r="P271" t="n">
-        <v>3.71</v>
-[...14 lines deleted...]
-        <v>2</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>110095</t>
+          <t>127113</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>双良转债</t>
+          <t>长高转债</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>600481</t>
+          <t>002452</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>双良节能</t>
-[...48 lines deleted...]
-      </c>
+          <t>长高电气</t>
+        </is>
+      </c>
+      <c r="E272" t="n">
+        <v>33.6941</v>
+      </c>
+      <c r="F272" t="n">
+        <v>5.7076</v>
+      </c>
+      <c r="G272" t="n">
+        <v>4.9167</v>
+      </c>
+      <c r="H272" t="n">
+        <v>2.52</v>
+      </c>
+      <c r="I272" t="n">
+        <v>1.73</v>
+      </c>
+      <c r="J272" t="n">
+        <v>17.75</v>
+      </c>
+      <c r="K272" t="n">
+        <v>33.05</v>
+      </c>
+      <c r="L272" t="inlineStr"/>
+      <c r="M272" t="inlineStr"/>
+      <c r="N272" t="inlineStr"/>
+      <c r="O272" t="inlineStr"/>
       <c r="P272" t="n">
-        <v>15.02</v>
-[...14 lines deleted...]
-        <v>-11.16</v>
+        <v>3.43</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>110100</t>
+          <t>113056</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>龙建转债</t>
+          <t>重银转债</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>600853</t>
+          <t>601963</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>龙建股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>重庆银行</t>
+        </is>
+      </c>
+      <c r="E273" t="n">
+        <v>93.6191</v>
+      </c>
+      <c r="F273" t="inlineStr"/>
+      <c r="G273" t="inlineStr"/>
+      <c r="H273" t="n">
+        <v>51.17</v>
+      </c>
+      <c r="I273" t="n">
+        <v>49.3</v>
+      </c>
+      <c r="J273" t="n">
+        <v>6.11</v>
+      </c>
+      <c r="K273" t="n">
+        <v>7.32</v>
       </c>
       <c r="L273" t="n">
-        <v>80.4623</v>
-[...9 lines deleted...]
-      </c>
+        <v>7.84</v>
+      </c>
+      <c r="M273" t="inlineStr"/>
+      <c r="N273" t="inlineStr"/>
+      <c r="O273" t="inlineStr"/>
       <c r="P273" t="n">
-        <v>3.34</v>
-[...12 lines deleted...]
-        <v>3.89</v>
+        <v>56.54</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>113052</t>
+          <t>127096</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>兴业转债</t>
+          <t>泰坦转债</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>601166</t>
+          <t>003036</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>兴业银行</t>
-[...35 lines deleted...]
-        </is>
+          <t>泰坦股份</t>
+        </is>
+      </c>
+      <c r="E274" t="n">
+        <v>54.0231</v>
+      </c>
+      <c r="F274" t="n">
+        <v>1.817</v>
+      </c>
+      <c r="G274" t="n">
+        <v>1.4965</v>
+      </c>
+      <c r="H274" t="n">
+        <v>0.89</v>
+      </c>
+      <c r="I274" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="J274" t="n">
+        <v>48.66</v>
+      </c>
+      <c r="K274" t="n">
+        <v>98.14</v>
       </c>
       <c r="L274" t="n">
-        <v>91.80589999999999</v>
+        <v>71.54000000000001</v>
       </c>
       <c r="M274" t="inlineStr"/>
       <c r="N274" t="inlineStr"/>
-      <c r="O274" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O274" t="inlineStr"/>
       <c r="P274" t="n">
-        <v>771.16</v>
-[...14 lines deleted...]
-        <v>774.6900000000001</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>123257</t>
+          <t>113640</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>安克转债</t>
+          <t>苏利转债</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>300866</t>
+          <t>603585</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>安克创新</t>
-[...35 lines deleted...]
-        </is>
+          <t>苏利股份</t>
+        </is>
+      </c>
+      <c r="E275" t="n">
+        <v>38.3823</v>
+      </c>
+      <c r="F275" t="n">
+        <v>2.4606</v>
+      </c>
+      <c r="G275" t="n">
+        <v>1.7071</v>
+      </c>
+      <c r="H275" t="n">
+        <v>-0.11</v>
+      </c>
+      <c r="I275" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="J275" t="n">
+        <v>11.52</v>
+      </c>
+      <c r="K275" t="n">
+        <v>12.38</v>
       </c>
       <c r="L275" t="n">
-        <v>43.9193</v>
-[...9 lines deleted...]
-      </c>
+        <v>23.72</v>
+      </c>
+      <c r="M275" t="inlineStr"/>
+      <c r="N275" t="inlineStr"/>
+      <c r="O275" t="inlineStr"/>
       <c r="P275" t="n">
-        <v>16.15</v>
-[...12 lines deleted...]
-        <v>25.45</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>113054</t>
+          <t>113067</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>绿动转债</t>
+          <t>燃23转债</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>601330</t>
+          <t>601139</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>绿色动力</t>
-[...35 lines deleted...]
-        </is>
+          <t>深圳燃气</t>
+        </is>
+      </c>
+      <c r="E276" t="n">
+        <v>58.6851</v>
+      </c>
+      <c r="F276" t="n">
+        <v>0.8614000000000001</v>
+      </c>
+      <c r="G276" t="n">
+        <v>0.8070000000000001</v>
+      </c>
+      <c r="H276" t="n">
+        <v>14.57</v>
+      </c>
+      <c r="I276" t="n">
+        <v>14.4</v>
+      </c>
+      <c r="J276" t="n">
+        <v>6.87</v>
+      </c>
+      <c r="K276" t="n">
+        <v>11.04</v>
       </c>
       <c r="L276" t="n">
-        <v>60.1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>10.66</v>
+      </c>
+      <c r="M276" t="inlineStr"/>
+      <c r="N276" t="inlineStr"/>
+      <c r="O276" t="inlineStr"/>
       <c r="P276" t="n">
-        <v>6.29</v>
-[...14 lines deleted...]
-        <v>6.18</v>
+        <v>14.08</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>123223</t>
+          <t>123192</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>九典转02</t>
+          <t>科思转债</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>300705</t>
+          <t>300856</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>九典制药</t>
-[...35 lines deleted...]
-        </is>
+          <t>科思股份</t>
+        </is>
+      </c>
+      <c r="E277" t="n">
+        <v>29.9618</v>
+      </c>
+      <c r="F277" t="n">
+        <v>3.5739</v>
+      </c>
+      <c r="G277" t="n">
+        <v>2.4668</v>
+      </c>
+      <c r="H277" t="n">
+        <v>5.62</v>
+      </c>
+      <c r="I277" t="n">
+        <v>7.34</v>
+      </c>
+      <c r="J277" t="n">
+        <v>8.83</v>
+      </c>
+      <c r="K277" t="n">
+        <v>10.66</v>
       </c>
       <c r="L277" t="n">
-        <v>31.0337</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.48</v>
+      </c>
+      <c r="M277" t="inlineStr"/>
+      <c r="N277" t="inlineStr"/>
+      <c r="O277" t="inlineStr"/>
       <c r="P277" t="n">
-        <v>3.68</v>
-[...14 lines deleted...]
-        <v>4.73</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>118020</t>
+          <t>110076</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>芳源转债</t>
+          <t>华海转债</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>688148</t>
+          <t>600521</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>芳源股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>华海药业</t>
+        </is>
+      </c>
+      <c r="E278" t="n">
+        <v>54.2274</v>
+      </c>
+      <c r="F278" t="n">
+        <v>1.0475</v>
+      </c>
+      <c r="G278" t="n">
+        <v>0.6273</v>
+      </c>
+      <c r="H278" t="n">
+        <v>11.19</v>
+      </c>
+      <c r="I278" t="n">
+        <v>8.300000000000001</v>
+      </c>
+      <c r="J278" t="n">
+        <v>10.44</v>
+      </c>
+      <c r="K278" t="n">
+        <v>16.28</v>
       </c>
       <c r="L278" t="n">
-        <v>82.5455</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.36</v>
+      </c>
+      <c r="M278" t="inlineStr"/>
+      <c r="N278" t="inlineStr"/>
+      <c r="O278" t="inlineStr"/>
       <c r="P278" t="n">
-        <v>-4.55</v>
-[...14 lines deleted...]
-        <v>-1.03</v>
+        <v>2.66</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>123142</t>
+          <t>113058</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>申昊转债</t>
+          <t>友发转债</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>300853</t>
+          <t>601686</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>申昊科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>友发集团</t>
+        </is>
+      </c>
+      <c r="E279" t="n">
+        <v>70.05500000000001</v>
+      </c>
+      <c r="F279" t="n">
+        <v>1.1673</v>
+      </c>
+      <c r="G279" t="n">
+        <v>0.9003</v>
+      </c>
+      <c r="H279" t="n">
+        <v>4.25</v>
+      </c>
+      <c r="I279" t="n">
+        <v>5.7</v>
+      </c>
+      <c r="J279" t="n">
+        <v>8.42</v>
+      </c>
+      <c r="K279" t="n">
+        <v>13.73</v>
       </c>
       <c r="L279" t="n">
-        <v>59.2486</v>
-[...9 lines deleted...]
-      </c>
+        <v>19.72</v>
+      </c>
+      <c r="M279" t="inlineStr"/>
+      <c r="N279" t="inlineStr"/>
+      <c r="O279" t="inlineStr"/>
       <c r="P279" t="n">
-        <v>-1.01</v>
-[...14 lines deleted...]
-        <v>-1.94</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>123224</t>
+          <t>118005</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>宇邦转债</t>
+          <t>天奈转债</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>301266</t>
+          <t>688116</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>宇邦新材</t>
-[...35 lines deleted...]
-        </is>
+          <t>天奈科技</t>
+        </is>
+      </c>
+      <c r="E280" t="n">
+        <v>35.0214</v>
+      </c>
+      <c r="F280" t="n">
+        <v>3.8041</v>
+      </c>
+      <c r="G280" t="n">
+        <v>3.3651</v>
+      </c>
+      <c r="H280" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="I280" t="n">
+        <v>2.97</v>
+      </c>
+      <c r="J280" t="n">
+        <v>7.64</v>
+      </c>
+      <c r="K280" t="n">
+        <v>9.19</v>
       </c>
       <c r="L280" t="n">
-        <v>45.015</v>
-[...9 lines deleted...]
-      </c>
+        <v>11.93</v>
+      </c>
+      <c r="M280" t="inlineStr"/>
+      <c r="N280" t="inlineStr"/>
+      <c r="O280" t="inlineStr"/>
       <c r="P280" t="n">
-        <v>1.51</v>
-[...14 lines deleted...]
-        <v>0.29</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>113631</t>
+          <t>127115</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>皖天转债</t>
+          <t>炬申转债</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>603689</t>
+          <t>001202</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>皖天然气</t>
-[...48 lines deleted...]
-      </c>
+          <t>炬申股份</t>
+        </is>
+      </c>
+      <c r="E281" t="n">
+        <v>59.2747</v>
+      </c>
+      <c r="F281" t="n">
+        <v>0.8534</v>
+      </c>
+      <c r="G281" t="n">
+        <v>0.7882</v>
+      </c>
+      <c r="H281" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="I281" t="n">
+        <v>0.62</v>
+      </c>
+      <c r="J281" t="inlineStr"/>
+      <c r="K281" t="inlineStr"/>
+      <c r="L281" t="inlineStr"/>
+      <c r="M281" t="inlineStr"/>
+      <c r="N281" t="inlineStr"/>
+      <c r="O281" t="inlineStr"/>
       <c r="P281" t="n">
-        <v>3.44</v>
-[...14 lines deleted...]
-        <v>3.24</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>123271</t>
+          <t>128142</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>通合转债</t>
+          <t>新乳转债</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>300491</t>
+          <t>002946</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>通合科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>新乳业</t>
+        </is>
+      </c>
+      <c r="E282" t="n">
+        <v>56.3157</v>
+      </c>
+      <c r="F282" t="n">
+        <v>0.4489</v>
+      </c>
+      <c r="G282" t="n">
+        <v>0.3192</v>
+      </c>
+      <c r="H282" t="n">
+        <v>5.38</v>
+      </c>
+      <c r="I282" t="n">
+        <v>4.31</v>
+      </c>
+      <c r="J282" t="n">
+        <v>6.9</v>
+      </c>
+      <c r="K282" t="n">
+        <v>15.08</v>
       </c>
       <c r="L282" t="n">
-        <v>52.3274</v>
-[...9 lines deleted...]
-      </c>
+        <v>17.23</v>
+      </c>
+      <c r="M282" t="inlineStr"/>
+      <c r="N282" t="inlineStr"/>
+      <c r="O282" t="inlineStr"/>
       <c r="P282" t="n">
-        <v>1.03</v>
-[...10 lines deleted...]
-        <v>0.4</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>123088</t>
+          <t>113042</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>威唐转债</t>
+          <t>上银转债</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>300707</t>
+          <t>601229</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>威唐工业</t>
-[...35 lines deleted...]
-        </is>
+          <t>上海银行</t>
+        </is>
+      </c>
+      <c r="E283" t="n">
+        <v>92.1579</v>
+      </c>
+      <c r="F283" t="inlineStr"/>
+      <c r="G283" t="inlineStr"/>
+      <c r="H283" t="n">
+        <v>235.6</v>
+      </c>
+      <c r="I283" t="n">
+        <v>225.45</v>
+      </c>
+      <c r="J283" t="n">
+        <v>7.41</v>
+      </c>
+      <c r="K283" t="n">
+        <v>8.640000000000001</v>
       </c>
       <c r="L283" t="n">
-        <v>37.7243</v>
-[...9 lines deleted...]
-      </c>
+        <v>7.86</v>
+      </c>
+      <c r="M283" t="inlineStr"/>
+      <c r="N283" t="inlineStr"/>
+      <c r="O283" t="inlineStr"/>
       <c r="P283" t="n">
-        <v>0.2</v>
-[...14 lines deleted...]
-        <v>0.29</v>
+        <v>241.93</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>128136</t>
+          <t>111017</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>立讯转债</t>
+          <t>蓝天转债</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>002475</t>
+          <t>605368</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>立讯精密</t>
-[...35 lines deleted...]
-        </is>
+          <t>蓝天燃气</t>
+        </is>
+      </c>
+      <c r="E284" t="n">
+        <v>40.5601</v>
+      </c>
+      <c r="F284" t="n">
+        <v>1.0717</v>
+      </c>
+      <c r="G284" t="n">
+        <v>0.893</v>
+      </c>
+      <c r="H284" t="n">
+        <v>5.03</v>
+      </c>
+      <c r="I284" t="n">
+        <v>6.06</v>
+      </c>
+      <c r="J284" t="n">
+        <v>7.8</v>
+      </c>
+      <c r="K284" t="n">
+        <v>12.94</v>
       </c>
       <c r="L284" t="n">
-        <v>66.5318</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.71</v>
+      </c>
+      <c r="M284" t="inlineStr"/>
+      <c r="N284" t="inlineStr"/>
+      <c r="O284" t="inlineStr"/>
       <c r="P284" t="n">
-        <v>109.53</v>
-[...14 lines deleted...]
-        <v>166</v>
+        <v>2.82</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>113049</t>
+          <t>123080</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>长汽转债</t>
+          <t>海波转债</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>601633</t>
+          <t>300517</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>长城汽车</t>
-[...35 lines deleted...]
-        </is>
+          <t>海波重科</t>
+        </is>
+      </c>
+      <c r="E285" t="n">
+        <v>27.586</v>
+      </c>
+      <c r="F285" t="n">
+        <v>3.0331</v>
+      </c>
+      <c r="G285" t="n">
+        <v>2.8981</v>
+      </c>
+      <c r="H285" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="I285" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="J285" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="K285" t="n">
+        <v>15.96</v>
       </c>
       <c r="L285" t="n">
-        <v>59.8529</v>
-[...9 lines deleted...]
-      </c>
+        <v>29.14</v>
+      </c>
+      <c r="M285" t="inlineStr"/>
+      <c r="N285" t="inlineStr"/>
+      <c r="O285" t="inlineStr"/>
       <c r="P285" t="n">
-        <v>70.22</v>
-[...14 lines deleted...]
-        <v>98.65000000000001</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>127103</t>
+          <t>113070</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>东南转债</t>
+          <t>渝水转债</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>002135</t>
+          <t>601158</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>东南网架</t>
-[...35 lines deleted...]
-        </is>
+          <t>重庆水务</t>
+        </is>
+      </c>
+      <c r="E286" t="n">
+        <v>50.2501</v>
+      </c>
+      <c r="F286" t="n">
+        <v>1.2366</v>
+      </c>
+      <c r="G286" t="n">
+        <v>1.1977</v>
+      </c>
+      <c r="H286" t="n">
+        <v>7.82</v>
+      </c>
+      <c r="I286" t="n">
+        <v>10.89</v>
+      </c>
+      <c r="J286" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="K286" t="n">
+        <v>8.81</v>
       </c>
       <c r="L286" t="n">
-        <v>63.7421</v>
-[...9 lines deleted...]
-      </c>
+        <v>9.01</v>
+      </c>
+      <c r="M286" t="inlineStr"/>
+      <c r="N286" t="inlineStr"/>
+      <c r="O286" t="inlineStr"/>
       <c r="P286" t="n">
-        <v>3.29</v>
-[...14 lines deleted...]
-        <v>0.49</v>
+        <v>8.09</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>123175</t>
+          <t>113048</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>百畅转债</t>
+          <t>晶科转债</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>300614</t>
+          <t>601778</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>百川畅银</t>
-[...35 lines deleted...]
-        </is>
+          <t>晶科科技</t>
+        </is>
+      </c>
+      <c r="E287" t="n">
+        <v>59.4126</v>
+      </c>
+      <c r="F287" t="n">
+        <v>1.6925</v>
+      </c>
+      <c r="G287" t="n">
+        <v>1.3915</v>
+      </c>
+      <c r="H287" t="n">
+        <v>3.24</v>
+      </c>
+      <c r="I287" t="n">
+        <v>3.83</v>
+      </c>
+      <c r="J287" t="n">
+        <v>9.609999999999999</v>
+      </c>
+      <c r="K287" t="n">
+        <v>31.42</v>
       </c>
       <c r="L287" t="n">
-        <v>49.8855</v>
-[...9 lines deleted...]
-      </c>
+        <v>28.2</v>
+      </c>
+      <c r="M287" t="inlineStr"/>
+      <c r="N287" t="inlineStr"/>
+      <c r="O287" t="inlineStr"/>
       <c r="P287" t="n">
-        <v>-0.97</v>
-[...14 lines deleted...]
-        <v>-4.01</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>123157</t>
+          <t>123175</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>科蓝转债</t>
+          <t>百畅转债</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>300663</t>
+          <t>300614</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>科蓝软件</t>
-[...35 lines deleted...]
-        </is>
+          <t>百川畅银</t>
+        </is>
+      </c>
+      <c r="E288" t="n">
+        <v>50.9736</v>
+      </c>
+      <c r="F288" t="n">
+        <v>1.9936</v>
+      </c>
+      <c r="G288" t="n">
+        <v>1.9442</v>
+      </c>
+      <c r="H288" t="n">
+        <v>-2.82</v>
+      </c>
+      <c r="I288" t="n">
+        <v>-0.97</v>
+      </c>
+      <c r="J288" t="n">
+        <v>13.34</v>
+      </c>
+      <c r="K288" t="n">
+        <v>23.47</v>
       </c>
       <c r="L288" t="n">
-        <v>78.2283</v>
-[...9 lines deleted...]
-      </c>
+        <v>18.02</v>
+      </c>
+      <c r="M288" t="inlineStr"/>
+      <c r="N288" t="inlineStr"/>
+      <c r="O288" t="inlineStr"/>
       <c r="P288" t="n">
-        <v>-1.23</v>
-[...14 lines deleted...]
-        <v>-3.95</v>
+        <v>-4.01</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>127050</t>
+          <t>127062</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>麒麟转债</t>
+          <t>垒知转债</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>002984</t>
+          <t>002398</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>森麒麟</t>
-[...35 lines deleted...]
-        </is>
+          <t>垒知集团</t>
+        </is>
+      </c>
+      <c r="E289" t="n">
+        <v>33.0797</v>
+      </c>
+      <c r="F289" t="n">
+        <v>3.1892</v>
+      </c>
+      <c r="G289" t="n">
+        <v>3.098</v>
+      </c>
+      <c r="H289" t="n">
+        <v>0.49</v>
+      </c>
+      <c r="I289" t="n">
+        <v>1.59</v>
+      </c>
+      <c r="J289" t="n">
+        <v>8.91</v>
+      </c>
+      <c r="K289" t="n">
+        <v>10.98</v>
       </c>
       <c r="L289" t="n">
-        <v>25.7566</v>
-[...9 lines deleted...]
-      </c>
+        <v>13.8</v>
+      </c>
+      <c r="M289" t="inlineStr"/>
+      <c r="N289" t="inlineStr"/>
+      <c r="O289" t="inlineStr"/>
       <c r="P289" t="n">
-        <v>13.69</v>
-[...14 lines deleted...]
-        <v>11.25</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>127061</t>
+          <t>113681</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>美锦转债</t>
+          <t>镇洋转债</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>000723</t>
+          <t>603213</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>美锦能源</t>
-[...35 lines deleted...]
-        </is>
+          <t>镇洋发展</t>
+        </is>
+      </c>
+      <c r="E290" t="n">
+        <v>43.366</v>
+      </c>
+      <c r="F290" t="n">
+        <v>0.8442</v>
+      </c>
+      <c r="G290" t="n">
+        <v>0.6363</v>
+      </c>
+      <c r="H290" t="n">
+        <v>1.91</v>
+      </c>
+      <c r="I290" t="n">
+        <v>2.49</v>
+      </c>
+      <c r="J290" t="n">
+        <v>4.52</v>
+      </c>
+      <c r="K290" t="n">
+        <v>10.63</v>
       </c>
       <c r="L290" t="n">
-        <v>64.4151</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.08</v>
+      </c>
+      <c r="M290" t="inlineStr"/>
+      <c r="N290" t="inlineStr"/>
+      <c r="O290" t="inlineStr"/>
       <c r="P290" t="n">
-        <v>2.89</v>
-[...14 lines deleted...]
-        <v>-11.23</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>113605</t>
+          <t>127095</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>大参转债</t>
+          <t>广泰转债</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>603233</t>
+          <t>002111</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>大参林</t>
-[...35 lines deleted...]
-        </is>
+          <t>威海广泰</t>
+        </is>
+      </c>
+      <c r="E291" t="n">
+        <v>49.6859</v>
+      </c>
+      <c r="F291" t="n">
+        <v>2.1683</v>
+      </c>
+      <c r="G291" t="n">
+        <v>1.325</v>
+      </c>
+      <c r="H291" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="I291" t="n">
+        <v>1.26</v>
+      </c>
+      <c r="J291" t="n">
+        <v>14.41</v>
+      </c>
+      <c r="K291" t="n">
+        <v>18.64</v>
       </c>
       <c r="L291" t="n">
-        <v>65.7747</v>
-[...9 lines deleted...]
-      </c>
+        <v>19.5</v>
+      </c>
+      <c r="M291" t="inlineStr"/>
+      <c r="N291" t="inlineStr"/>
+      <c r="O291" t="inlineStr"/>
       <c r="P291" t="n">
-        <v>11.66</v>
-[...14 lines deleted...]
-        <v>12.35</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>123173</t>
+          <t>113051</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>恒锋转债</t>
+          <t>节能转债</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>300605</t>
+          <t>601016</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>恒锋信息</t>
-[...35 lines deleted...]
-        </is>
+          <t>节能风电</t>
+        </is>
+      </c>
+      <c r="E292" t="n">
+        <v>58.4684</v>
+      </c>
+      <c r="F292" t="n">
+        <v>1.5236</v>
+      </c>
+      <c r="G292" t="n">
+        <v>1.5081</v>
+      </c>
+      <c r="H292" t="n">
+        <v>13.3</v>
+      </c>
+      <c r="I292" t="n">
+        <v>15.12</v>
+      </c>
+      <c r="J292" t="n">
+        <v>12</v>
+      </c>
+      <c r="K292" t="n">
+        <v>34.56</v>
       </c>
       <c r="L292" t="n">
-        <v>64.6459</v>
-[...9 lines deleted...]
-      </c>
+        <v>31.65</v>
+      </c>
+      <c r="M292" t="inlineStr"/>
+      <c r="N292" t="inlineStr"/>
+      <c r="O292" t="inlineStr"/>
       <c r="P292" t="n">
-        <v>0.17</v>
-[...14 lines deleted...]
-        <v>-0.25</v>
+        <v>6.86</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>113048</t>
+          <t>113631</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>晶科转债</t>
+          <t>皖天转债</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>601778</t>
+          <t>603689</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>晶科科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>皖天然气</t>
+        </is>
+      </c>
+      <c r="E293" t="n">
+        <v>42.6884</v>
+      </c>
+      <c r="F293" t="n">
+        <v>0.543</v>
+      </c>
+      <c r="G293" t="n">
+        <v>0.5183</v>
+      </c>
+      <c r="H293" t="n">
+        <v>3.33</v>
+      </c>
+      <c r="I293" t="n">
+        <v>3.44</v>
+      </c>
+      <c r="J293" t="n">
+        <v>7.87</v>
+      </c>
+      <c r="K293" t="n">
+        <v>11.49</v>
       </c>
       <c r="L293" t="n">
-        <v>61.4694</v>
-[...7 lines deleted...]
-      <c r="O293" t="n">
+        <v>12.31</v>
+      </c>
+      <c r="M293" t="inlineStr"/>
+      <c r="N293" t="inlineStr"/>
+      <c r="O293" t="inlineStr"/>
+      <c r="P293" t="n">
         <v>3.24</v>
-      </c>
-[...16 lines deleted...]
-        <v>3.3</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>113042</t>
+          <t>113665</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>上银转债</t>
+          <t>汇通转债</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>601229</t>
+          <t>603176</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>上海银行</t>
-[...35 lines deleted...]
-        </is>
+          <t>汇通集团</t>
+        </is>
+      </c>
+      <c r="E294" t="n">
+        <v>78.9768</v>
+      </c>
+      <c r="F294" t="n">
+        <v>1.2922</v>
+      </c>
+      <c r="G294" t="n">
+        <v>1.2815</v>
+      </c>
+      <c r="H294" t="n">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="I294" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="J294" t="n">
+        <v>11.84</v>
+      </c>
+      <c r="K294" t="n">
+        <v>15.05</v>
       </c>
       <c r="L294" t="n">
-        <v>92.2056</v>
+        <v>20.19</v>
       </c>
       <c r="M294" t="inlineStr"/>
       <c r="N294" t="inlineStr"/>
-      <c r="O294" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="O294" t="inlineStr"/>
       <c r="P294" t="n">
-        <v>225.45</v>
-[...14 lines deleted...]
-        <v>241.93</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>127040</t>
+          <t>127103</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>国泰转债</t>
+          <t>东南转债</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>002091</t>
+          <t>002135</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>江苏国泰</t>
-[...35 lines deleted...]
-        </is>
+          <t>东南网架</t>
+        </is>
+      </c>
+      <c r="E295" t="n">
+        <v>60.8156</v>
+      </c>
+      <c r="F295" t="n">
+        <v>1.7329</v>
+      </c>
+      <c r="G295" t="n">
+        <v>1.6084</v>
+      </c>
+      <c r="H295" t="n">
+        <v>1.9</v>
+      </c>
+      <c r="I295" t="n">
+        <v>3.29</v>
+      </c>
+      <c r="J295" t="n">
+        <v>16.63</v>
+      </c>
+      <c r="K295" t="n">
+        <v>34.57</v>
       </c>
       <c r="L295" t="n">
-        <v>48.4565</v>
-[...9 lines deleted...]
-      </c>
+        <v>25.84</v>
+      </c>
+      <c r="M295" t="inlineStr"/>
+      <c r="N295" t="inlineStr"/>
+      <c r="O295" t="inlineStr"/>
       <c r="P295" t="n">
-        <v>16.04</v>
-[...14 lines deleted...]
-        <v>12.94</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>111021</t>
+          <t>127040</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>奥锐转债</t>
+          <t>国泰转债</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>605116</t>
+          <t>002091</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>奥锐特</t>
-[...35 lines deleted...]
-        </is>
+          <t>江苏国泰</t>
+        </is>
+      </c>
+      <c r="E296" t="n">
+        <v>50.4229</v>
+      </c>
+      <c r="F296" t="n">
+        <v>2.1084</v>
+      </c>
+      <c r="G296" t="n">
+        <v>1.8714</v>
+      </c>
+      <c r="H296" t="n">
+        <v>11.06</v>
+      </c>
+      <c r="I296" t="n">
+        <v>16.04</v>
+      </c>
+      <c r="J296" t="n">
+        <v>10.6</v>
+      </c>
+      <c r="K296" t="n">
+        <v>14.73</v>
       </c>
       <c r="L296" t="n">
-        <v>36.0973</v>
-[...9 lines deleted...]
-      </c>
+        <v>16.43</v>
+      </c>
+      <c r="M296" t="inlineStr"/>
+      <c r="N296" t="inlineStr"/>
+      <c r="O296" t="inlineStr"/>
       <c r="P296" t="n">
-        <v>2.89</v>
-[...14 lines deleted...]
-        <v>4.49</v>
+        <v>12.94</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>127104</t>
+          <t>113643</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>姚记转债</t>
+          <t>风语转债</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>002605</t>
+          <t>603466</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>姚记科技</t>
-[...35 lines deleted...]
-        </is>
+          <t>风语筑</t>
+        </is>
+      </c>
+      <c r="E297" t="n">
+        <v>50.7038</v>
+      </c>
+      <c r="F297" t="n">
+        <v>2.2357</v>
+      </c>
+      <c r="G297" t="n">
+        <v>2.0042</v>
+      </c>
+      <c r="H297" t="n">
+        <v>-1.35</v>
+      </c>
+      <c r="I297" t="n">
+        <v>2.82</v>
+      </c>
+      <c r="J297" t="n">
+        <v>23.92</v>
+      </c>
+      <c r="K297" t="n">
+        <v>28.32</v>
       </c>
       <c r="L297" t="n">
-        <v>28.2412</v>
-[...9 lines deleted...]
-      </c>
+        <v>21.89</v>
+      </c>
+      <c r="M297" t="inlineStr"/>
+      <c r="N297" t="inlineStr"/>
+      <c r="O297" t="inlineStr"/>
       <c r="P297" t="n">
-        <v>5.62</v>
-[...14 lines deleted...]
-        <v>4.67</v>
+        <v>-0.18</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>110077</t>
+          <t>113648</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>洪城转债</t>
+          <t>巨星转债</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>600461</t>
+          <t>603477</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>洪城环境</t>
-[...32 lines deleted...]
-      <c r="K298" t="inlineStr"/>
+          <t>巨星农牧</t>
+        </is>
+      </c>
+      <c r="E298" t="n">
+        <v>69.4029</v>
+      </c>
+      <c r="F298" t="n">
+        <v>0.8048999999999999</v>
+      </c>
+      <c r="G298" t="n">
+        <v>0.2292</v>
+      </c>
+      <c r="H298" t="n">
+        <v>5.19</v>
+      </c>
+      <c r="I298" t="n">
+        <v>-6.45</v>
+      </c>
+      <c r="J298" t="n">
+        <v>12.98</v>
+      </c>
+      <c r="K298" t="n">
+        <v>14.2</v>
+      </c>
       <c r="L298" t="n">
-        <v>54.4549</v>
-[...9 lines deleted...]
-      </c>
+        <v>14.23</v>
+      </c>
+      <c r="M298" t="inlineStr"/>
+      <c r="N298" t="inlineStr"/>
+      <c r="O298" t="inlineStr"/>
       <c r="P298" t="n">
-        <v>10.83</v>
-[...14 lines deleted...]
-        <v>11.93</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>113659</t>
+          <t>127056</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>莱克转债</t>
+          <t>中特转债</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>603355</t>
+          <t>000708</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>莱克电气</t>
-[...35 lines deleted...]
-        </is>
+          <t>中信特钢</t>
+        </is>
+      </c>
+      <c r="E299" t="n">
+        <v>56.7621</v>
+      </c>
+      <c r="F299" t="n">
+        <v>1.0758</v>
+      </c>
+      <c r="G299" t="n">
+        <v>0.6601</v>
+      </c>
+      <c r="H299" t="n">
+        <v>51.26</v>
+      </c>
+      <c r="I299" t="n">
+        <v>57.21</v>
+      </c>
+      <c r="J299" t="n">
+        <v>10.86</v>
+      </c>
+      <c r="K299" t="n">
+        <v>13.5</v>
       </c>
       <c r="L299" t="n">
-        <v>67.83369999999999</v>
-[...9 lines deleted...]
-      </c>
+        <v>11.51</v>
+      </c>
+      <c r="M299" t="inlineStr"/>
+      <c r="N299" t="inlineStr"/>
+      <c r="O299" t="inlineStr"/>
       <c r="P299" t="n">
-        <v>11.17</v>
-[...14 lines deleted...]
-        <v>7.99</v>
+        <v>59.29</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>113646</t>
+          <t>113666</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>永吉转债</t>
+          <t>爱玛转债</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>603058</t>
+          <t>603529</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>永吉股份</t>
-[...35 lines deleted...]
-        </is>
+          <t>爱玛科技</t>
+        </is>
+      </c>
+      <c r="E300" t="n">
+        <v>58.3754</v>
+      </c>
+      <c r="F300" t="n">
+        <v>0.9018</v>
+      </c>
+      <c r="G300" t="n">
+        <v>0.8345</v>
+      </c>
+      <c r="H300" t="n">
+        <v>19.88</v>
+      </c>
+      <c r="I300" t="n">
+        <v>18.81</v>
+      </c>
+      <c r="J300" t="n">
+        <v>8.33</v>
+      </c>
+      <c r="K300" t="n">
+        <v>8.449999999999999</v>
       </c>
       <c r="L300" t="n">
-        <v>38.1034</v>
-[...9 lines deleted...]
-      </c>
+        <v>12.42</v>
+      </c>
+      <c r="M300" t="inlineStr"/>
+      <c r="N300" t="inlineStr"/>
+      <c r="O300" t="inlineStr"/>
       <c r="P300" t="n">
-        <v>1</v>
-[...14 lines deleted...]
-        <v>0.82</v>
+        <v>20.35</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>127055</t>
+          <t>127061</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>精装转债</t>
+          <t>美锦转债</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>002989</t>
+          <t>000723</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>中天精装</t>
-[...35 lines deleted...]
-        </is>
+          <t>美锦能源</t>
+        </is>
+      </c>
+      <c r="E301" t="n">
+        <v>65.8141</v>
+      </c>
+      <c r="F301" t="n">
+        <v>0.3489</v>
+      </c>
+      <c r="G301" t="n">
+        <v>0.3074</v>
+      </c>
+      <c r="H301" t="n">
+        <v>-11.43</v>
+      </c>
+      <c r="I301" t="n">
+        <v>2.89</v>
+      </c>
+      <c r="J301" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="K301" t="n">
+        <v>21.4</v>
       </c>
       <c r="L301" t="n">
-        <v>33.3982</v>
-[...9 lines deleted...]
-      </c>
+        <v>20.71</v>
+      </c>
+      <c r="M301" t="inlineStr"/>
+      <c r="N301" t="inlineStr"/>
+      <c r="O301" t="inlineStr"/>
       <c r="P301" t="n">
-        <v>0.08</v>
-[...14 lines deleted...]
-        <v>-1.66</v>
+        <v>-11.23</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>113616</t>
+          <t>111000</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>韦尔转债</t>
+          <t>起帆转债</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>603501</t>
+          <t>605222</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>豪威集团</t>
-[...35 lines deleted...]
-        </is>
+          <t>起帆电缆</t>
+        </is>
+      </c>
+      <c r="E302" t="n">
+        <v>67.6895</v>
+      </c>
+      <c r="F302" t="n">
+        <v>1.2464</v>
+      </c>
+      <c r="G302" t="n">
+        <v>0.7945</v>
+      </c>
+      <c r="H302" t="n">
+        <v>1.36</v>
+      </c>
+      <c r="I302" t="n">
+        <v>4.23</v>
+      </c>
+      <c r="J302" t="n">
+        <v>20.05</v>
+      </c>
+      <c r="K302" t="n">
+        <v>47.21</v>
       </c>
       <c r="L302" t="n">
-        <v>33.1322</v>
-[...9 lines deleted...]
-      </c>
+        <v>38.07</v>
+      </c>
+      <c r="M302" t="inlineStr"/>
+      <c r="N302" t="inlineStr"/>
+      <c r="O302" t="inlineStr"/>
       <c r="P302" t="n">
-        <v>5.56</v>
-[...14 lines deleted...]
-        <v>40.45</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>113039</t>
+          <t>113659</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>嘉泽转债</t>
+          <t>莱克转债</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>601619</t>
+          <t>603355</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>嘉泽新能</t>
-[...32 lines deleted...]
-      <c r="K303" t="inlineStr"/>
+          <t>莱克电气</t>
+        </is>
+      </c>
+      <c r="E303" t="n">
+        <v>66.2916</v>
+      </c>
+      <c r="F303" t="n">
+        <v>1.385</v>
+      </c>
+      <c r="G303" t="n">
+        <v>1.2438</v>
+      </c>
+      <c r="H303" t="n">
+        <v>12.3</v>
+      </c>
+      <c r="I303" t="n">
+        <v>11.17</v>
+      </c>
+      <c r="J303" t="n">
+        <v>16.77</v>
+      </c>
+      <c r="K303" t="n">
+        <v>20.79</v>
+      </c>
       <c r="L303" t="n">
-        <v>64.7925</v>
-[...9 lines deleted...]
-      </c>
+        <v>18.34</v>
+      </c>
+      <c r="M303" t="inlineStr"/>
+      <c r="N303" t="inlineStr"/>
+      <c r="O303" t="inlineStr"/>
       <c r="P303" t="n">
-        <v>8.029999999999999</v>
-[...14 lines deleted...]
-        <v>7.14</v>
+        <v>7.99</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>123118</t>
+          <t>113706</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>惠城转债</t>
+          <t>金帝转债</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>300779</t>
+          <t>603270</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>惠城环保</t>
-[...48 lines deleted...]
-      </c>
+          <t>金帝股份</t>
+        </is>
+      </c>
+      <c r="E304" t="n">
+        <v>65.7313</v>
+      </c>
+      <c r="F304" t="n">
+        <v>1.1512</v>
+      </c>
+      <c r="G304" t="n">
+        <v>0.9169</v>
+      </c>
+      <c r="H304" t="n">
+        <v>1</v>
+      </c>
+      <c r="I304" t="n">
+        <v>1.32</v>
+      </c>
+      <c r="J304" t="n">
+        <v>75.47</v>
+      </c>
+      <c r="K304" t="inlineStr"/>
+      <c r="L304" t="inlineStr"/>
+      <c r="M304" t="inlineStr"/>
+      <c r="N304" t="inlineStr"/>
+      <c r="O304" t="inlineStr"/>
       <c r="P304" t="n">
-        <v>1.39</v>
-[...14 lines deleted...]
-        <v>0.58</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>110076</t>
+          <t>113610</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>华海转债</t>
+          <t>灵康转债</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>600521</t>
+          <t>603669</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>华海药业</t>
-[...35 lines deleted...]
-        </is>
+          <t>灵康药业</t>
+        </is>
+      </c>
+      <c r="E305" t="n">
+        <v>42.9377</v>
+      </c>
+      <c r="F305" t="n">
+        <v>1.216</v>
+      </c>
+      <c r="G305" t="n">
+        <v>1.0505</v>
+      </c>
+      <c r="H305" t="n">
+        <v>-1.31</v>
+      </c>
+      <c r="I305" t="n">
+        <v>-1.51</v>
+      </c>
+      <c r="J305" t="n">
+        <v>11.14</v>
+      </c>
+      <c r="K305" t="n">
+        <v>18.64</v>
       </c>
       <c r="L305" t="n">
-        <v>55.6428</v>
-[...9 lines deleted...]
-      </c>
+        <v>15.2</v>
+      </c>
+      <c r="M305" t="inlineStr"/>
+      <c r="N305" t="inlineStr"/>
+      <c r="O305" t="inlineStr"/>
       <c r="P305" t="n">
-        <v>8.300000000000001</v>
-[...14 lines deleted...]
-        <v>2.66</v>
+        <v>-1.93</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>123281</t>
+          <t>111015</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>中仑转债</t>
+          <t>东亚转债</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>301565</t>
+          <t>605177</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>中仑新材</t>
-[...37 lines deleted...]
-      <c r="L306" t="inlineStr"/>
+          <t>东亚药业</t>
+        </is>
+      </c>
+      <c r="E306" t="n">
+        <v>44.4782</v>
+      </c>
+      <c r="F306" t="n">
+        <v>1.9694</v>
+      </c>
+      <c r="G306" t="n">
+        <v>1.1333</v>
+      </c>
+      <c r="H306" t="n">
+        <v>-1.01</v>
+      </c>
+      <c r="I306" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="J306" t="n">
+        <v>17.52</v>
+      </c>
+      <c r="K306" t="n">
+        <v>19.04</v>
+      </c>
+      <c r="L306" t="n">
+        <v>16.37</v>
+      </c>
       <c r="M306" t="inlineStr"/>
       <c r="N306" t="inlineStr"/>
       <c r="O306" t="inlineStr"/>
-      <c r="P306" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="W306" t="inlineStr"/>
+      <c r="P306" t="n">
+        <v>-0.82</v>
+      </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>118076</t>
+          <t>123160</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>先锋转债</t>
+          <t>泰福转债</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>688605</t>
+          <t>300992</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>先锋精科</t>
-[...37 lines deleted...]
-      <c r="L307" t="inlineStr"/>
+          <t>泰福泵业</t>
+        </is>
+      </c>
+      <c r="E307" t="n">
+        <v>51.7591</v>
+      </c>
+      <c r="F307" t="n">
+        <v>1.7851</v>
+      </c>
+      <c r="G307" t="n">
+        <v>1.2596</v>
+      </c>
+      <c r="H307" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="I307" t="n">
+        <v>0.54</v>
+      </c>
+      <c r="J307" t="n">
+        <v>40.64</v>
+      </c>
+      <c r="K307" t="n">
+        <v>34.65</v>
+      </c>
+      <c r="L307" t="n">
+        <v>37.68</v>
+      </c>
       <c r="M307" t="inlineStr"/>
       <c r="N307" t="inlineStr"/>
       <c r="O307" t="inlineStr"/>
-      <c r="P307" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="W307" t="inlineStr"/>
+      <c r="P307" t="n">
+        <v>0.19</v>
+      </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>111026</t>
+          <t>118064</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>派克转债</t>
+          <t>联瑞转债</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>605123</t>
+          <t>688300</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>派克新材</t>
-[...35 lines deleted...]
-        </is>
+          <t>联瑞新材</t>
+        </is>
+      </c>
+      <c r="E308" t="n">
+        <v>39.7408</v>
+      </c>
+      <c r="F308" t="n">
+        <v>4.8822</v>
+      </c>
+      <c r="G308" t="n">
+        <v>4.4649</v>
+      </c>
+      <c r="H308" t="n">
+        <v>2.51</v>
+      </c>
+      <c r="I308" t="n">
+        <v>1.74</v>
+      </c>
+      <c r="J308" t="n">
+        <v>83.77</v>
+      </c>
+      <c r="K308" t="n">
+        <v>106.17</v>
       </c>
       <c r="L308" t="inlineStr"/>
       <c r="M308" t="inlineStr"/>
       <c r="N308" t="inlineStr"/>
       <c r="O308" t="inlineStr"/>
-      <c r="P308" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="W308" t="inlineStr"/>
+      <c r="P308" t="n">
+        <v>2.93</v>
+      </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>123280</t>
+          <t>123284</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>三鑫转债</t>
+          <t>强达转债</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>300453</t>
+          <t>301628</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>三鑫医疗</t>
-[...36 lines deleted...]
-      </c>
+          <t>强达电路</t>
+        </is>
+      </c>
+      <c r="E309" t="n">
+        <v>30.3967</v>
+      </c>
+      <c r="F309" t="n">
+        <v>1.8103</v>
+      </c>
+      <c r="G309" t="n">
+        <v>1.5426</v>
+      </c>
+      <c r="H309" t="n">
+        <v>1.13</v>
+      </c>
+      <c r="I309" t="n">
+        <v>0.91</v>
+      </c>
+      <c r="J309" t="inlineStr"/>
+      <c r="K309" t="inlineStr"/>
       <c r="L309" t="inlineStr"/>
       <c r="M309" t="inlineStr"/>
       <c r="N309" t="inlineStr"/>
       <c r="O309" t="inlineStr"/>
-      <c r="P309" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="W309" t="inlineStr"/>
+      <c r="P309" t="n">
+        <v>1.21</v>
+      </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>123279</t>
+          <t>123091</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>天脉转债</t>
+          <t>长海转债</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>301626</t>
+          <t>300196</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>苏州天脉</t>
-[...37 lines deleted...]
-      <c r="L310" t="inlineStr"/>
+          <t>长海股份</t>
+        </is>
+      </c>
+      <c r="E310" t="n">
+        <v>37.8638</v>
+      </c>
+      <c r="F310" t="n">
+        <v>1.81</v>
+      </c>
+      <c r="G310" t="n">
+        <v>1.6311</v>
+      </c>
+      <c r="H310" t="n">
+        <v>2.75</v>
+      </c>
+      <c r="I310" t="n">
+        <v>2.96</v>
+      </c>
+      <c r="J310" t="n">
+        <v>32.15</v>
+      </c>
+      <c r="K310" t="n">
+        <v>64.17</v>
+      </c>
+      <c r="L310" t="n">
+        <v>37.8</v>
+      </c>
       <c r="M310" t="inlineStr"/>
       <c r="N310" t="inlineStr"/>
       <c r="O310" t="inlineStr"/>
-      <c r="P310" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="W310" t="inlineStr"/>
+      <c r="P310" t="n">
+        <v>3.26</v>
+      </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>123278</t>
+          <t>111024</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>合金转债</t>
+          <t>澳弘转债</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>300697</t>
+          <t>605058</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>电工合金</t>
-[...35 lines deleted...]
-        </is>
+          <t>澳弘电子</t>
+        </is>
+      </c>
+      <c r="E311" t="n">
+        <v>51.6322</v>
+      </c>
+      <c r="F311" t="n">
+        <v>2.2124</v>
+      </c>
+      <c r="G311" t="n">
+        <v>1.8722</v>
+      </c>
+      <c r="H311" t="n">
+        <v>1.41</v>
+      </c>
+      <c r="I311" t="n">
+        <v>1.33</v>
+      </c>
+      <c r="J311" t="n">
+        <v>60.46</v>
+      </c>
+      <c r="K311" t="n">
+        <v>53.5</v>
       </c>
       <c r="L311" t="inlineStr"/>
       <c r="M311" t="inlineStr"/>
       <c r="N311" t="inlineStr"/>
       <c r="O311" t="inlineStr"/>
-      <c r="P311" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="W311" t="inlineStr"/>
+      <c r="P311" t="n">
+        <v>1.52</v>
+      </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>113709</t>
+          <t>127116</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>振26转债</t>
+          <t>瑞鹄转02</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>603067</t>
+          <t>002997</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>振华股份</t>
-[...36 lines deleted...]
-      </c>
+          <t>瑞鹄模具</t>
+        </is>
+      </c>
+      <c r="E312" t="n">
+        <v>58.7474</v>
+      </c>
+      <c r="F312" t="n">
+        <v>1.2823</v>
+      </c>
+      <c r="G312" t="n">
+        <v>0.657</v>
+      </c>
+      <c r="H312" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="I312" t="n">
+        <v>2.02</v>
+      </c>
+      <c r="J312" t="inlineStr"/>
+      <c r="K312" t="inlineStr"/>
       <c r="L312" t="inlineStr"/>
       <c r="M312" t="inlineStr"/>
       <c r="N312" t="inlineStr"/>
       <c r="O312" t="inlineStr"/>
-      <c r="P312" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="W312" t="inlineStr"/>
+      <c r="P312" t="n">
+        <v>3.92</v>
+      </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>123277</t>
+          <t>123285</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>玉禾转债</t>
+          <t>润禾转02</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>300815</t>
+          <t>300727</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>玉禾田</t>
-[...36 lines deleted...]
-      </c>
+          <t>润禾材料</t>
+        </is>
+      </c>
+      <c r="E313" t="n">
+        <v>28.0649</v>
+      </c>
+      <c r="F313" t="n">
+        <v>2.3978</v>
+      </c>
+      <c r="G313" t="n">
+        <v>2.0172</v>
+      </c>
+      <c r="H313" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="I313" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="J313" t="inlineStr"/>
+      <c r="K313" t="inlineStr"/>
       <c r="L313" t="inlineStr"/>
       <c r="M313" t="inlineStr"/>
       <c r="N313" t="inlineStr"/>
       <c r="O313" t="inlineStr"/>
-      <c r="P313" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="W313" t="inlineStr"/>
+      <c r="P313" t="n">
+        <v>1.2</v>
+      </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>118075</t>
+          <t>113710</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>奥普转债</t>
+          <t>四方转债</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>688686</t>
+          <t>603339</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>奥普特</t>
-[...36 lines deleted...]
-      </c>
+          <t>四方科技</t>
+        </is>
+      </c>
+      <c r="E314" t="n">
+        <v>26.3825</v>
+      </c>
+      <c r="F314" t="n">
+        <v>2.8061</v>
+      </c>
+      <c r="G314" t="n">
+        <v>1.5825</v>
+      </c>
+      <c r="H314" t="n">
+        <v>2.37</v>
+      </c>
+      <c r="I314" t="n">
+        <v>3.34</v>
+      </c>
+      <c r="J314" t="inlineStr"/>
+      <c r="K314" t="inlineStr"/>
       <c r="L314" t="inlineStr"/>
       <c r="M314" t="inlineStr"/>
       <c r="N314" t="inlineStr"/>
       <c r="O314" t="inlineStr"/>
-      <c r="P314" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="W314" t="inlineStr"/>
+      <c r="P314" t="n">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>118074</t>
+          <t>127033</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>特宝转债</t>
+          <t>中装转2</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>688278</t>
+          <t>002822</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>特宝生物</t>
-[...37 lines deleted...]
-      <c r="L315" t="inlineStr"/>
+          <t>ST中装</t>
+        </is>
+      </c>
+      <c r="E315" t="n">
+        <v>25.5875</v>
+      </c>
+      <c r="F315" t="n">
+        <v>2.3842</v>
+      </c>
+      <c r="G315" t="n">
+        <v>2.3842</v>
+      </c>
+      <c r="H315" t="n">
+        <v>-17.87</v>
+      </c>
+      <c r="I315" t="n">
+        <v>-7.02</v>
+      </c>
+      <c r="J315" t="n">
+        <v>47.06</v>
+      </c>
+      <c r="K315" t="n">
+        <v>31.52</v>
+      </c>
+      <c r="L315" t="n">
+        <v>73.29000000000001</v>
+      </c>
       <c r="M315" t="inlineStr"/>
       <c r="N315" t="inlineStr"/>
       <c r="O315" t="inlineStr"/>
-      <c r="P315" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="W315" t="inlineStr"/>
+      <c r="P315" t="n">
+        <v>-31.65</v>
+      </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>127115</t>
+          <t>118501</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>炬申转债</t>
+          <t>华海定转</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>001202</t>
+          <t>-00000</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>炬申股份</t>
-[...337 lines deleted...]
-        <is>
           <t>-</t>
         </is>
       </c>
-      <c r="H320" t="inlineStr">
-[...172 lines deleted...]
-      <c r="W322" t="inlineStr"/>
+      <c r="E316" t="inlineStr"/>
+      <c r="F316" t="inlineStr"/>
+      <c r="G316" t="inlineStr"/>
+      <c r="H316" t="inlineStr"/>
+      <c r="I316" t="inlineStr"/>
+      <c r="J316" t="inlineStr"/>
+      <c r="K316" t="inlineStr"/>
+      <c r="L316" t="inlineStr"/>
+      <c r="M316" t="inlineStr"/>
+      <c r="N316" t="inlineStr"/>
+      <c r="O316" t="inlineStr"/>
+      <c r="P316" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>